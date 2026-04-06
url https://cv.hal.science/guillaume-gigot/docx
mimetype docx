--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (19)</w:t>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -203,4279 +203,4908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission : Grand recensement de la biodiversité par ADN environnemental, Conservation et Surveillance de la biodiversité terrestre - Guyane - Juin 2025</w:t>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ghislain</w:t>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo-Paul Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Agnès Hallosserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Florence Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.37</w:t>
+              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05245334v1</w:t>
+                <w:t xml:space="preserve">hal-05070129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives biodiversité, Pacifique - Compte-rendu de la rencontre du 6 Décembre 2023</w:t>
+                <w:t xml:space="preserve">Rapport de mission : Grand recensement de la biodiversité par ADN environnemental, Conservation et Surveillance de la biodiversité terrestre - Guyane - Juin 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Didier</w:t>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+                <w:t xml:space="preserve">Manon Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550817v1</w:t>
+                <w:t xml:space="preserve">mnhn-05245334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission juillet 2022 à Saint-Pierre et Miquelon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lepareur</w:t>
+                <w:t xml:space="preserve">Sciences participatives biodiversité Outre-mer, Feuille de route pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Blottière</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04115863v1</w:t>
+                <w:t xml:space="preserve">hal-05550930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les scénarios de renforcements des populations de Grand Tétras en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, Pacifique - Compte-rendu de la rencontre du 6 Décembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Andrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04178956v2</w:t>
+                <w:t xml:space="preserve">hal-05550817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Poissons récifaux de La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse sur les scénarios de renforcements des populations de Grand Tétras en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poncet</w:t>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. 2022, 12 p</w:t>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143367v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04178956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les territoires d'Outre-mer. Inventaire et caractérisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de mission juillet 2022 à Saint-Pierre et Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Coulon</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 50 p</w:t>
+                <w:t xml:space="preserve">Doriane Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04133250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, Antilles - Guyane - Compte-rendu de la rencontre du 3 Mai 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Poissons récifaux de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les territoires d'Outre-mer. Inventaire et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04133250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poncet</w:t>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790293v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, La Réunion - Mayotte - Compte-rendu de la rencontre du 12 Décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une liste d’espèces marines à protéger à Mayotte. Diagnostic et propositions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Terrigeol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256518v1</w:t>
+                <w:t xml:space="preserve">hal-02790293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des espèces faunistiques prioritaires pour l’action publique dans les Drom (Départements-régions d’outre-mer)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256527v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Polynésie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dufay</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04275096v1</w:t>
+                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Reptiles en amphibiens de France métropolitaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.101</w:t>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04287631v1</w:t>
+                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Colas</w:t>
+                <w:t xml:space="preserve">Elaboration d’une liste d’espèces marines à protéger à Mayotte. Diagnostic et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Terrigeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Colas</w:t>
+                <w:t xml:space="preserve">Etat des lieux des espèces faunistiques prioritaires pour l’action publique dans les Drom (Départements-régions d’outre-mer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Terrigeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04275096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Reptiles en amphibiens de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04287631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Listes rouges des espèces menacées et enjeux de conservation : Étude prospective pour la valorisation des Listes rouges régionales - Propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPN 2013 - 3, MNHN; Service du Patrimoine Naturel. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des données aux résultats d’évaluation, retour sur la première Liste rouge des mollusques continentaux de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05023480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05023520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de Liste rouge nationale des mollusques continentaux de France métropolitaine : état des lieux des données disponibles et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADREE - Association pour le Développement de la Recherche et de l'Enseignement sur l'Environnement; Service du Patrimoine Naturel (MNHN); Naturagora, Mar 2016, Barenton-Bugny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2030 Declaration on Scientific Plant and Fungal Collecting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles menaces pèsent sur la faune et la flore de France hexagonale et de Corse ? Un éclairage à partir de la Liste rouge nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10569⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2024a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04715641v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04549849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles menaces pèsent sur la faune et la flore de France hexagonale et de Corse ? Un éclairage à partir de la Liste rouge nationale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2030 Declaration on Scientific Plant and Fungal Collecting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan K Teisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhian J Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martyn Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Furci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2024a7⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04549849v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04715641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogenetics of Euploca (Boraginaceae): homoplasy in many characters, including the C4 photosynthetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan F Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn A Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 199 (2), pp.497-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/botlinnean/boab082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04139520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de conservation de la biodiversité forestière métropolitaine : peut-on vraiment dire que tout va bien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Spécial forêt et biodiversité (6), pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la connaissance naturaliste : des listes d'espèces qui s'allongent alors que la biodiversité décline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La 6e extinction des espèces. Et maintenant ?, 31, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04173257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorités de conservation des espèces en Auvergne : l'apport des Listes rouges régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Trudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2020a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04250035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing understanding of alien species through citizen science (Alien-CSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin J Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Agnello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Antic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/rio.4.e31412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03774554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux systèmes d’évaluation du statut de conservation des espèces en France : complémentarité ou redondance ? Cas de la liste rouge et du rapport sur l’état de conservation pour La directive habitats-faune-flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puissauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (4), pp.305-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National and subnational Red Lists in European and Mediterranean countries: current state and use for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cs Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endangered Species Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.255-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/esr00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux systèmes d’évaluation du statut de conservation des espèces en France : complémentarité ou redondance ? Cas de la liste rouge et du rapport sur l’état de conservation pour la directive habitats-faune-flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puissauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (4), pp.305-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography in continuous space: coupling species distribution models and circuit theory to assess the effect of contiguous migration at different climatic periods on genetic differentiation in &amp;lt;i&amp;gt;Busseola fusca&amp;lt;/i&amp;gt; (Lepidoptera: Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (9), pp.2313 - 2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding the floras of biodiversity hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle van der Bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bogarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pupulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (8), pp.2923-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0709936105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination Ecology of Cassava (Manihot Esculenta Crantz, Euphorbiaceae) in Traditional Agroecosystems: Seed and Seedling Biology of a Vegetatively Propagated Domesticated Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pinheiro-Kluppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 56 (4), pp.366-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349836v1</w:t>
-              </w:r>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araignées de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bounias-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Liste rouge des espèces menacées en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-493318-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences participatives en Outre-mer - Panorama 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les Outre-mer - ZOOM PatriNat (OFB-CNRS-MNHN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4622,51 +5251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05245334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04178956v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Terrigeol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04715641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan K Teisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian J Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martyn Ainsworth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Furci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04549849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Frohlich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan F Sage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn A Craven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04250035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Happe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J Groom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Agnello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Antic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.4.e31412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puissauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Azam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12730" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGH8GHQ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van der Bank" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bogarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Warner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pupulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709936105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05245334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Didier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04178956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Terrigeol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04549849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04715641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan K Teisher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian J Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martyn Ainsworth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Furci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Frohlich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan F Sage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn A Craven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04250035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Happe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J Groom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Agnello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Antic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.4.e31412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puissauve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Azam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGH8GHQ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van der Bank" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bogarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Warner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pupulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709936105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>