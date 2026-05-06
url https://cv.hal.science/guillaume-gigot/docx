--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (23)</w:t>
+        <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -203,2238 +203,2339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
+                <w:t xml:space="preserve">Evolution du statut de menace des espèces en France - L'Indice Liste rouge global pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Azam</w:t>
+                <w:t xml:space="preserve">Wiebke Pressé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+                <w:t xml:space="preserve">Gabrielle Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hallosserie</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070129v1</w:t>
+                <w:t xml:space="preserve">hal-05591379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission : Grand recensement de la biodiversité par ADN environnemental, Conservation et Surveillance de la biodiversité terrestre - Guyane - Juin 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ghislain</w:t>
+                <w:t xml:space="preserve">Agnès Hallosserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo-Paul Jacob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Florence Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.37</w:t>
+              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05245334v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives biodiversité Outre-mer, Feuille de route pour les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de mission : Grand recensement de la biodiversité par ADN environnemental, Conservation et Surveillance de la biodiversité terrestre - Guyane - Juin 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Didier</w:t>
+                <w:t xml:space="preserve">Manon Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550930v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05245334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives biodiversité, Pacifique - Compte-rendu de la rencontre du 6 Décembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sciences participatives biodiversité Outre-mer, Feuille de route pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550817v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les scénarios de renforcements des populations de Grand Tétras en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, Pacifique - Compte-rendu de la rencontre du 6 Décembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04178956v2</w:t>
+                <w:t xml:space="preserve">hal-05550817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission juillet 2022 à Saint-Pierre et Miquelon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse sur les scénarios de renforcements des populations de Grand Tétras en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lepareur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Arnaud Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Blottière</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 35 p</w:t>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115863v1</w:t>
+                <w:t xml:space="preserve">mnhn-04178956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives biodiversité, Antilles - Guyane - Compte-rendu de la rencontre du 3 Mai 2023.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+                <w:t xml:space="preserve">Rapport de mission juillet 2022 à Saint-Pierre et Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05550792v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Poissons récifaux de La Réunion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Touroult</w:t>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, Antilles - Guyane - Compte-rendu de la rencontre du 3 Mai 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kirchner</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143367v1</w:t>
+                <w:t xml:space="preserve">hal-05550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les territoires d'Outre-mer. Inventaire et caractérisation</w:t>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Poissons récifaux de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Coulon</w:t>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dozières</w:t>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 50 p</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04133250v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les territoires d'Outre-mer. Inventaire et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sauve</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
+                <w:t xml:space="preserve">mnhn-04133250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives biodiversité, La Réunion - Mayotte - Compte-rendu de la rencontre du 12 Décembre 2022</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05550814v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Colas</w:t>
+                <w:t xml:space="preserve">Sciences participatives biodiversité, La Réunion - Mayotte - Compte-rendu de la rencontre du 12 Décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une liste d’espèces marines à protéger à Mayotte. Diagnostic et propositions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.65</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256518v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des espèces faunistiques prioritaires pour l’action publique dans les Drom (Départements-régions d’outre-mer)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’une liste d’espèces marines à protéger à Mayotte. Diagnostic et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Terrigeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.29</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256527v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Polynésie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux des espèces faunistiques prioritaires pour l’action publique dans les Drom (Départements-régions d’outre-mer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dufay</w:t>
+                <w:t xml:space="preserve">Lauren Terrigeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 201 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04275096v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Reptiles en amphibiens de France métropolitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.101</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 201 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04287631v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Reptiles en amphibiens de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Colas</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04287631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Listes rouges des espèces menacées et enjeux de conservation : Étude prospective pour la valorisation des Listes rouges régionales - Propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPN 2013 - 3, MNHN; Service du Patrimoine Naturel. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2444,301 +2545,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données aux résultats d’évaluation, retour sur la première Liste rouge des mollusques continentaux de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste rouge nationale… et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de Liste rouge nationale des mollusques continentaux de France métropolitaine : état des lieux des données disponibles et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADREE - Association pour le Développement de la Recherche et de l'Enseignement sur l'Environnement; Service du Patrimoine Naturel (MNHN); Naturagora, Mar 2016, Barenton-Bugny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2748,1782 +2849,1782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles menaces pèsent sur la faune et la flore de France hexagonale et de Corse ? Un éclairage à partir de la Liste rouge nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2024a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04549849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2030 Declaration on Scientific Plant and Fungal Collecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan K Teisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhian J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martyn Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Furci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants, People, Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppp3.10569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04715641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogenetics of Euploca (Boraginaceae): homoplasy in many characters, including the C4 photosynthetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan F Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn A Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 199 (2), pp.497-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/botlinnean/boab082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04139520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de conservation de la biodiversité forestière métropolitaine : peut-on vraiment dire que tout va bien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Spécial forêt et biodiversité (6), pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la connaissance naturaliste : des listes d'espèces qui s'allongent alors que la biodiversité décline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La 6e extinction des espèces. Et maintenant ?, 31, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04173257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorités de conservation des espèces en Auvergne : l'apport des Listes rouges régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Trudelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2020a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04250035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing understanding of alien species through citizen science (Alien-CSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin J Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Agnello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Antic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/rio.4.e31412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03774554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux systèmes d’évaluation du statut de conservation des espèces en France : complémentarité ou redondance ? Cas de la liste rouge et du rapport sur l’état de conservation pour La directive habitats-faune-flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puissauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (4), pp.305-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National and subnational Red Lists in European and Mediterranean countries: current state and use for conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cs Azam</w:t>
+                <w:t xml:space="preserve">Deux systèmes d’évaluation du statut de conservation des espèces en France : complémentarité ou redondance ? Cas de la liste rouge et du rapport sur l’état de conservation pour la directive habitats-faune-flore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puissauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.305-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05023646v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux systèmes d’évaluation du statut de conservation des espèces en France : complémentarité ou redondance ? Cas de la liste rouge et du rapport sur l’état de conservation pour la directive habitats-faune-flore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Puissauve</w:t>
+                <w:t xml:space="preserve">National and subnational Red Lists in European and Mediterranean countries: current state and use for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Touroult</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Witte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532776v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05023646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography in continuous space: coupling species distribution models and circuit theory to assess the effect of contiguous migration at different climatic periods on genetic differentiation in &amp;lt;i&amp;gt;Busseola fusca&amp;lt;/i&amp;gt; (Lepidoptera: Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (9), pp.2313 - 2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding the floras of biodiversity hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle van der Bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bogarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Pupulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (8), pp.2923-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0709936105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination Ecology of Cassava (Manihot Esculenta Crantz, Euphorbiaceae) in Traditional Agroecosystems: Seed and Seedling Biology of a Vegetatively Propagated Domesticated Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pinheiro-Kluppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 56 (4), pp.366-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4533,154 +4634,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araignées de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bounias-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Liste rouge des espèces menacées en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-493318-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4690,421 +4791,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences participatives en Outre-mer - Panorama 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les Outre-mer - ZOOM PatriNat (OFB-CNRS-MNHN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550615v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier panorama des sciences participatives dans les Outre-mer - ZOOM PatriNat (OFB-CNRS-MNHN)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les sciences participatives en Outre-mer - Panorama 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550708v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5251,51 +5352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05245334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Didier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04178956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Terrigeol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04549849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04715641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan K Teisher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian J Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martyn Ainsworth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Furci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Frohlich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan F Sage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn A Craven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04250035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Happe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J Groom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Agnello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Antic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.4.e31412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puissauve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Azam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGH8GHQ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van der Bank" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bogarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Warner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pupulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709936105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Press&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05245334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04178956v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Coulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Terrigeol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brugel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04549849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04715641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan K Teisher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian J Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martyn Ainsworth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Furci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10569" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Frohlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan F Sage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn A Craven" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04250035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Happe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2020a1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J Groom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Agnello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Antic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.4.e31412" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puissauve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Azam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00740" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGH8GHQ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van der Bank" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bogarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Warner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pupulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709936105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>