--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -832,546 +832,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ryanodine receptor microdomain in cardiomyocytes</w:t>
+                <w:t xml:space="preserve">Heterogeneity of Repolarization and Cell-Cell Variability of Cardiomyocyte Remodeling Within the Myocardial Infarction Border Zone Contribute to Arrhythmia Susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eef Dries</w:t>
+                <w:t xml:space="preserve">Matthew Amoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Vermoortele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Ekhteraei-Tousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Doñate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2023.102769⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circep.122.011677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419015v1</w:t>
+                <w:t xml:space="preserve">hal-04491714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Repolarization and Cell-Cell Variability of Cardiomyocyte Remodeling Within the Myocardial Infarction Border Zone Contribute to Arrhythmia Susceptibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ryanodine receptor microdomain in cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Vermoortele</w:t>
+                <w:t xml:space="preserve">Eef Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samaneh Ekhteraei-Tousi</w:t>
+                <w:t xml:space="preserve">H. Llewelyn Roderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Doñate Puertas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karin Sipido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.102769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/circep.122.011677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2023.102769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491714v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human iPSC model reveals a central role for NOX4 and oxidative stress in Duchenne cardiomyopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domiziana Costamagna</w:t>
+                <w:t xml:space="preserve">InsP3R–RyR Ca2+ channel crosstalk facilitates arrhythmias in the failing human ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Amoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Goemans</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eef Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Doñate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.12.019⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-022-00967-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491703v1</w:t>
+                <w:t xml:space="preserve">hal-04491705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InsP3R–RyR Ca2+ channel crosstalk facilitates arrhythmias in the failing human ventricle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Amoni</w:t>
+                <w:t xml:space="preserve">Human iPSC model reveals a central role for NOX4 and oxidative stress in Duchenne cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domiziana Costamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosa Doñate Puertas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.352-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00395-022-00967-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491705v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des canaux mécanosensibles Piezo1 et TRPV4 dans l’hypertension pulmonaire</w:t>
               </w:r>
@@ -1595,64 +1595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Kadur Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Amoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1703,64 +1703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered adrenergic response in myocytes bordering a chronic myocardial infarction underlies in vivo triggered activity and repolarization instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eef Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Amoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Vandenberk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,64 +1863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Demydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Doñate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Trenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (18), pp.2267-2282. </w:t>
@@ -2252,51 +2252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofibroblast modulation of cardiac myocyte structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan K Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperactive ryanodine receptors in human heart failure and ischaemic cardiomyopathy reside outside of couplons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activin A Modulates CRIPTO-1/HNF4 α + Cells to Guide Cardiac Differentiation from Human Embryonic Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulsamie Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Schaetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-17. </w:t>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium/calmodulin‐dependent kinase II and nitric oxide synthase 1‐dependent modulation of ryanodine receptors during β‐adrenergic stimulation is restricted to the dyadic cleft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eef Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E069F7"/>
+    <w:nsid w:val="B4705AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Baradaran Najar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Ghazavi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05485054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Labounek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica T Bondy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Paulson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;dard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael Abramovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vermeersch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Caillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1324659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meletiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Tilunaite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Demydenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Dries" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Llewelyn Roderick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sipido" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2023.102769" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Vermoortele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ekhteraei-Tousi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circep.122.011677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domiziana Costamagna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Waele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goemans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.12.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-022-00967-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porto Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardouat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baudrimont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40778-021-00197-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Kadur Nagaraju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.737840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vandenberk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp278839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a035428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0197oc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Nagaraju" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Trenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.02.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan K Nagaraju" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45078-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Santiago" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Lenaerts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Patel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Schaetzen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4651238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Cussac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marthan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00198.2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Holemans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp271965" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086945" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Lory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu166" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marthan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Quignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.02.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMHJS86C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhosein Baradaran Najar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Ghazavi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05485054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Labounek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica T Bondy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Paulson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;dard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael Abramovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vermeersch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Caillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Szczesnowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1324659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meletiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Tilunaite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Demydenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Vermoortele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ekhteraei-Tousi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circep.122.011677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eef Dries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Llewelyn Roderick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sipido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2023.102769" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-022-00967-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duelen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domiziana Costamagna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Waele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goemans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.12.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porto Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardouat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baudrimont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40778-021-00197-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03655119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Kadur Nagaraju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.737840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vandenberk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp278839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a035428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0197oc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Nagaraju" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Trenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.02.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan K Nagaraju" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45078-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Santiago" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Lenaerts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Patel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Schaetzen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4651238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Cussac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Savineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marthan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00198.2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Holemans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp271965" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086945" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Lory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu166" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marthan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Quignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.02.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMHJS86C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>