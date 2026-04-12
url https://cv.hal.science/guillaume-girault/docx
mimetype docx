--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -66,3163 +66,3163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bultinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of disinfectants in BSL3 laboratories handling live Foot-and-Mouth-Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New knowledge acquired from the French Alpine ibex (&amp;lt;i&amp;gt;Capra ibex&amp;lt;/i&amp;gt;), a singular wild reservoir of &amp;lt;i&amp;gt;Brucella infection&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72th annual brucellosis Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States. Congrès international (poster)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMD Outbreaks in Europe in 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455091v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparaison de méthodes de séquençage pour l’étude du virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales Anses JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Jun 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05454519v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FMD Outbreaks in Europe in 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">GFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455131v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de séquençage pour l’étude du virus de la fièvre aphteuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tinak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales Anses JSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses, Jun 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05452951v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05454519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des techniques génomiques dans la gestion des récents épisodes de fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème séminaire annuel du réseau national des laboratoires Biotox-Piratox-Piratome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des Laboratoires Biotox-Piratox-Piratome (RNLB2P), Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05455137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological investigation: Interpreting laboratory test results and the results of lesion ageing to trace the source and spread of the virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Drouin</w:t>
+                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Commission for the Control of Foot-and-Mouth Disease weekly webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuFMD, Feb 2025, Online, France</w:t>
+              <w:t xml:space="preserve">VIRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, communauté des virologistes INRAE et des institutions associées, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468927v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological investigation: Interpreting laboratory test results and the results of lesion ageing to trace the source and spread of the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, communauté des virologistes INRAE et des institutions associées, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
+              <w:t xml:space="preserve">European Commission for the Control of Foot-and-Mouth Disease weekly webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Feb 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455070v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF REAL-TIME RT-PCR ASSAYS FOR SPECIFIC DETECTION OF FOOT-AND-MOUTH DISEASE VIRUS (FMDV) LINEAGES OF SEROTYPES O AND SAT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05459957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ababneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth M.S. Abdulrasool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisa Al Ameer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Al Mamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05454600v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05459928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wafa Al Mamari</w:t>
+                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05459928v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussaini Ularamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04804389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efrem Alessandro Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04805449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of real-time RT-PCR assays for the rapid characterization of Foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04805349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and molecular characterization of foot-and-mouth disease virus strains circulating in the Sultanate of Oman between 2018 and 2023</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
+                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04426762v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Isolation and molecular characterization of foot-and-mouth disease virus strains circulating in the Sultanate of Oman between 2018 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahja Al-Riyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elshafie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Baqir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441660v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441471v1</w:t>
-              </w:r>
-[...780 lines deleted...]
-                <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3234,429 +3234,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid confirmation of autochthonous origin in suspected cases of melioidosis from French overseas departments in the Caribbean and the Indian Ocean by PCR-high resolution melting (HRM) analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Gasqué</w:t>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Terret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105711⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866745v1</w:t>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2025.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05435632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Rapid confirmation of autochthonous origin in suspected cases of melioidosis from French overseas departments in the Caribbean and the Indian Ocean by PCR-high resolution melting (HRM) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Gasqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Jules Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Africa Origin of SAT2 Topotype XIV Foot-and-Mouth Disease Virus Outbreaks, Western Asia, 2023</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemma Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of in silico and molecular techniques for discrimination and virulence characterization of marine Brucella ceti and Brucella pinnipedialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,103 +3910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Investigations of Two First Brucella suis Biovar 2 Infections Cases in French Dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Petot-Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution melting PCR assay as a powerful tool for the epidemiological surveillance of tularemia in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,1397 +4440,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and Genetic Diversity of Francisella tularensis subsp. holarctica in France (1947–2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple locus variable number tandem repeat analysis for the characterization of wild feline Bartonella species and subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Mendy</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Chin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00287⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839672v1</w:t>
+                <w:t xml:space="preserve">hal-03316950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Jay</w:t>
+                <w:t xml:space="preserve">Phylogeography and Genetic Diversity of Francisella tularensis subsp. holarctica in France (1947–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Ali Cherfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351336v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137774v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple locus variable number tandem repeat analysis for the characterization of wild feline Bartonella species and subspecies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chomel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Freddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao-Chin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 247, </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.617-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316950v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into phylogeography of worldwide Brucella canis isolates by comparative genomics-based approaches: focus on Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative Genomics and in vitro Infection of Field Clonal Isolates of Brucella melitensis Biovar 3 Did Not Identify Signature of Host Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Borges Keid</w:t>
+                <w:t xml:space="preserve">David O’callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5001-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623500v1</w:t>
+                <w:t xml:space="preserve">hal-01949973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New insights into phylogeography of worldwide Brucella canis isolates by comparative genomics-based approaches: focus on Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627485v1</w:t>
+                <w:t xml:space="preserve">hal-02623500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.283. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432157v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of five brucella canis strains isolated from different countries throughout the world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Borges Keid</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Taunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01065-18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619787v1</w:t>
+                <w:t xml:space="preserve">hal-03432157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First molecular characterisation of a Brazilian &amp;lt;em&amp;gt;Burkholderia mallei&amp;lt;/em&amp;gt; strain isolated from a mule in 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Lucia de Assis Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Paulo Miranda da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics and in vitro Infection of Field Clonal Isolates of Brucella melitensis Biovar 3 Did Not Identify Signature of Host Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genome sequences of five brucella canis strains isolated from different countries throughout the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David O’callaghan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2505. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (14), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01065-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949973v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franthracis ou la génomique fondamentale contre l’anthrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,615 +6156,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome-Sequencing and Phylogenetic Analysis of a Historical Collection of Bacillus anthracis Strains from Danish Cattle</w:t>
+                <w:t xml:space="preserve">Molecular diversity of Bacillus anthracis in the Netherlands: Investigating the relationship to the worldwide population using whole-genome SNP discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Kokotovic</w:t>
+                <w:t xml:space="preserve">Hendrik Ido Jan Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Angen</w:t>
+                <w:t xml:space="preserve">Miriam Koene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134699. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.370-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03857884v1</w:t>
+                <w:t xml:space="preserve">anses-03857968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity of Bacillus anthracis in the Netherlands: Investigating the relationship to the worldwide population using whole-genome SNP discovery</w:t>
+                <w:t xml:space="preserve">Whole Genome-Sequencing and Phylogenetic Analysis of a Historical Collection of Bacillus anthracis Strains from Danish Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Ido Jan Roest</w:t>
+                <w:t xml:space="preserve">Branko Kokotovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Koene</w:t>
+                <w:t xml:space="preserve">Øystein Angen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.370-376. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03857968v1</w:t>
+                <w:t xml:space="preserve">anses-03857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fièvre charbonneuse en 2013 : un foyer en Haute-Marne rappelle que cette zoonose est toujours d'actualité en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application of High-Throughput Sequencing: Discovery of Informative SNPs to Subtype Bacillus anthracis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Kuhse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Cherchame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05 (07), pp.669-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/abb.2014.57079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03858558v1</w:t>
+                <w:t xml:space="preserve">hal-03858818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fièvre charbonneuse en 2013 : un foyer en Haute-Marne rappelle que cette zoonose est toujours d'actualité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Kuhse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Marchal-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 63, pp.2-5</w:t>
+              <w:t xml:space="preserve">, 2014, 63, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03858520v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03858558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982779v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03858520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,193 +6782,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855410v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of High-Throughput Sequencing: Discovery of Informative SNPs to Subtype Bacillus anthracis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emeline Cherchame</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/abb.2014.57079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858818v1</w:t>
+                <w:t xml:space="preserve">hal-03855410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplex bead-based suspension array assay for interrogation of phylogenetically informative single nucleotide polymorphisms for Bacillus anthracis</w:t>
               </w:r>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raditijo Hamidjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotta Löfström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7132,51 +7132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils de typage moléculaire de haute résolution pour la détection et la différenciation de Bacillus anthracis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. AgroParisTech, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015AGPT0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7372,51 +7372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>