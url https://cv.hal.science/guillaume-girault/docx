--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,805 +66,930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
+                <w:t xml:space="preserve">Rôle inhibiteur de la polymérase 3D du virus de la fièvre aphteuse sur la voie IFN‑I, un piratage au service de la persistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452920v1</w:t>
+                <w:t xml:space="preserve">anses-05611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452928v1</w:t>
+                <w:t xml:space="preserve">anses-05452920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bultinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04803716v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of disinfectants in BSL3 laboratories handling live Foot-and-Mouth-Disease Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bultinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04803730v1</w:t>
+                <w:t xml:space="preserve">anses-04803716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New knowledge acquired from the French Alpine ibex (&amp;lt;i&amp;gt;Capra ibex&amp;lt;/i&amp;gt;), a singular wild reservoir of &amp;lt;i&amp;gt;Brucella infection&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Validation of disinfectants in BSL3 laboratories handling live Foot-and-Mouth-Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th annual brucellosis Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States. Congrès international (poster)</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952455v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New knowledge acquired from the French Alpine ibex (&amp;lt;i&amp;gt;Capra ibex&amp;lt;/i&amp;gt;), a singular wild reservoir of &amp;lt;i&amp;gt;Brucella infection&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72th annual brucellosis Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States. Congrès international (poster)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -874,2349 +999,2349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05455131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de séquençage pour l’étude du virus de la fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales Anses JSDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses, Jun 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05452951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMD Outbreaks in Europe in 2025</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport des techniques génomiques dans la gestion des récents épisodes de fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">19ème séminaire annuel du réseau national des laboratoires Biotox-Piratox-Piratome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National des Laboratoires Biotox-Piratox-Piratome (RNLB2P), Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455091v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tinak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05454519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques génomiques dans la gestion des récents épisodes de fièvre aphteuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FMD Outbreaks in Europe in 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème séminaire annuel du réseau national des laboratoires Biotox-Piratox-Piratome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National des Laboratoires Biotox-Piratox-Piratome (RNLB2P), Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455137v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological investigation: Interpreting laboratory test results and the results of lesion ageing to trace the source and spread of the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, communauté des virologistes INRAE et des institutions associées, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
+              <w:t xml:space="preserve">European Commission for the Control of Foot-and-Mouth Disease weekly webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Feb 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455070v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological investigation: Interpreting laboratory test results and the results of lesion ageing to trace the source and spread of the virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Drouin</w:t>
+                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Commission for the Control of Foot-and-Mouth Disease weekly webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuFMD, Feb 2025, Online, France</w:t>
+              <w:t xml:space="preserve">VIRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, communauté des virologistes INRAE et des institutions associées, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468927v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF REAL-TIME RT-PCR ASSAYS FOR SPECIFIC DETECTION OF FOOT-AND-MOUTH DISEASE VIRUS (FMDV) LINEAGES OF SEROTYPES O AND SAT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05459957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ababneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth M.S. Abdulrasool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisa Al Ameer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Al Mamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05459928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussaini Ularamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04804389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efrem Alessandro Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04805449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of real-time RT-PCR assays for the rapid characterization of Foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04805349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and molecular characterization of foot-and-mouth disease virus strains circulating in the Sultanate of Oman between 2018 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahja Al-Riyami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elshafie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senan Baqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04426762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3226,3889 +3351,3889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid confirmation of autochthonous origin in suspected cases of melioidosis from French overseas departments in the Caribbean and the Indian Ocean by PCR-high resolution melting (HRM) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Mégane Gasqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05435632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid confirmation of autochthonous origin in suspected cases of melioidosis from French overseas departments in the Caribbean and the Indian Ocean by PCR-high resolution melting (HRM) analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Terret</w:t>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105711⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866745v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Africa Origin of SAT2 Topotype XIV Foot-and-Mouth Disease Virus Outbreaks, Western Asia, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemma Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid3102.240395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04930736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of in silico and molecular techniques for discrimination and virulence characterization of marine Brucella ceti and Brucella pinnipedialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1437408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04723865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Investigations of Two First Brucella suis Biovar 2 Infections Cases in French Dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Petot-Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Molecular Epidemiology of Zoonotic Bacterial Pathogens, 12 (6), pp.792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens12060792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Flocked Swabs with a Protective Medium Increases the Recovery of Live Brucella spp. and DNA Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Petot-Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.e0072821. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00728-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03451300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution melting PCR assay as a powerful tool for the epidemiological surveillance of tularemia in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Ali Cherfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.104741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple locus variable number tandem repeat analysis for the characterization of wild feline Bartonella species and subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-Chin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and Genetic Diversity of Francisella tularensis subsp. holarctica in France (1947–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Ali Cherfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Jay</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351336v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137774v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genomics and in vitro Infection of Field Clonal Isolates of Brucella melitensis Biovar 3 Did Not Identify Signature of Host Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David O’callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into phylogeography of worldwide Brucella canis isolates by comparative genomics-based approaches: focus on Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-5001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Taunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First molecular characterisation of a Brazilian &amp;lt;em&amp;gt;Burkholderia mallei&amp;lt;/em&amp;gt; strain isolated from a mule in 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Lucia de Assis Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Paulo Miranda da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequences of five brucella canis strains isolated from different countries throughout the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (14), pp.1-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01065-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franthracis ou la génomique fondamentale contre l’anthrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (384), pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (6), pp.e0180603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0180603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.0146216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity of Bacillus anthracis in the Netherlands: Investigating the relationship to the worldwide population using whole-genome SNP discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Ido Jan Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Koene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.370-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03857968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome-Sequencing and Phylogenetic Analysis of a Historical Collection of Bacillus anthracis Strains from Danish Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kokotovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øystein Angen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0134699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of High-Throughput Sequencing: Discovery of Informative SNPs to Subtype Bacillus anthracis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Cherchame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 05 (07), pp.669-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/abb.2014.57079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fièvre charbonneuse en 2013 : un foyer en Haute-Marne rappelle que cette zoonose est toujours d'actualité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Kuhse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Marchal-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03858558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03858520v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982779v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03858520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplex bead-based suspension array assay for interrogation of phylogenetically informative single nucleotide polymorphisms for Bacillus anthracis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raditijo Hamidjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotta Löfström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ruuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (3), pp.357-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03858751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7118,114 +7243,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils de typage moléculaire de haute résolution pour la détection et la différenciation de Bacillus anthracis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. AgroParisTech, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015AGPT0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03081379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7372,51 +7497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>