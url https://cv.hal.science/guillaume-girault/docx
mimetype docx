--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -225,277 +225,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452920v1</w:t>
+                <w:t xml:space="preserve">anses-05452928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452928v1</w:t>
+                <w:t xml:space="preserve">anses-05452920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
               </w:r>
@@ -645,51 +645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1835,277 +1835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05459957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wafa Al Mamari</w:t>
+                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05459928v1</w:t>
+                <w:t xml:space="preserve">anses-05454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus Circulation in the Sultanate of Oman (2018-2023) and Associated Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ababneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth M.S. Abdulrasool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisa Al Ameer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Al Mamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05454600v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05459928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
               </w:r>
@@ -2210,273 +2210,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038435v1</w:t>
+                <w:t xml:space="preserve">anses-04804389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Jamal</w:t>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Khan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04804389v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
@@ -2600,64 +2600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elshafie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senan Baqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Al-Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,51 +3685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, </w:t>
@@ -4565,831 +4565,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple locus variable number tandem repeat analysis for the characterization of wild feline Bartonella species and subspecies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chomel</w:t>
+                <w:t xml:space="preserve">Phylogeography and Genetic Diversity of Francisella tularensis subsp. holarctica in France (1947–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chao-Chin Chang</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Ali Cherfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108788⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316950v1</w:t>
+                <w:t xml:space="preserve">hal-03839672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and Genetic Diversity of Francisella tularensis subsp. holarctica in France (1947–2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Freddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00287⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839672v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella microti‐ like prevalence in French farms producing frogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Freddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Marine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13377⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137774v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella, un genre bactérien en expansion : nouvelles espèces, nouveaux réservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Freddi</w:t>
+                <w:t xml:space="preserve">Multiple locus variable number tandem repeat analysis for the characterization of wild feline Bartonella species and subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+                <w:t xml:space="preserve">Benoît Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jay</w:t>
+                <w:t xml:space="preserve">Chao-Chin Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 173, </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351336v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics and in vitro Infection of Field Clonal Isolates of Brucella melitensis Biovar 3 Did Not Identify Signature of Host Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into phylogeography of worldwide Brucella canis isolates by comparative genomics-based approaches: focus on Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Holzapfel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David O’callaghan</w:t>
+                <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2505. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949973v1</w:t>
+                <w:t xml:space="preserve">hal-02623500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into phylogeography of worldwide Brucella canis isolates by comparative genomics-based approaches: focus on Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+                <w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Corde</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
+                <w:t xml:space="preserve">Benoit Taunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Borges Keid</w:t>
+                <w:t xml:space="preserve">Thomas Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5001-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623500v1</w:t>
+                <w:t xml:space="preserve">hal-03432157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
               </w:r>
@@ -5503,429 +5503,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequences of five brucella canis strains isolated from different countries throughout the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vuilmet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acacia Ferreira Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Souza Ribeiro Mioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Borges Keid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (14), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01065-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432157v1</w:t>
+                <w:t xml:space="preserve">hal-02619787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First molecular characterisation of a Brazilian &amp;lt;em&amp;gt;Burkholderia mallei&amp;lt;/em&amp;gt; strain isolated from a mule in 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Lucia de Assis Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Paulo Miranda da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of five brucella canis strains isolated from different countries throughout the world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Genomics and in vitro Infection of Field Clonal Isolates of Brucella melitensis Biovar 3 Did Not Identify Signature of Host Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Borges Keid</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O’callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (14), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01065-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619787v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franthracis ou la génomique fondamentale contre l’anthrax</w:t>
               </w:r>
@@ -6281,819 +6281,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity of Bacillus anthracis in the Netherlands: Investigating the relationship to the worldwide population using whole-genome SNP discovery</w:t>
+                <w:t xml:space="preserve">Whole Genome-Sequencing and Phylogenetic Analysis of a Historical Collection of Bacillus anthracis Strains from Danish Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Ido Jan Roest</w:t>
+                <w:t xml:space="preserve">Branko Kokotovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Koene</w:t>
+                <w:t xml:space="preserve">Øystein Angen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.370-376. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03857968v1</w:t>
+                <w:t xml:space="preserve">anses-03857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome-Sequencing and Phylogenetic Analysis of a Historical Collection of Bacillus anthracis Strains from Danish Cattle</w:t>
+                <w:t xml:space="preserve">Molecular diversity of Bacillus anthracis in the Netherlands: Investigating the relationship to the worldwide population using whole-genome SNP discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Kokotovic</w:t>
+                <w:t xml:space="preserve">Hendrik Ido Jan Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Angen</w:t>
+                <w:t xml:space="preserve">Miriam Koene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134699. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.370-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03857884v1</w:t>
+                <w:t xml:space="preserve">anses-03857968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of High-Throughput Sequencing: Discovery of Informative SNPs to Subtype Bacillus anthracis</w:t>
+                <w:t xml:space="preserve">Fièvre charbonneuse en 2013 : un foyer en Haute-Marne rappelle que cette zoonose est toujours d'actualité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Cherchame</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solveig Kuhse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Marchal-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858818v1</w:t>
+                <w:t xml:space="preserve">anses-03858558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fièvre charbonneuse en 2013 : un foyer en Haute-Marne rappelle que cette zoonose est toujours d'actualité en France</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03858558v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
+                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982779v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03858520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie moléculaire pour la connaissance de la fièvre charbonneuse en France</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03858520v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery</w:t>
+                <w:t xml:space="preserve">Application of High-Throughput Sequencing: Discovery of Informative SNPs to Subtype Bacillus anthracis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cherchame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05 (07), pp.669-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/abb.2014.57079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855410v1</w:t>
+                <w:t xml:space="preserve">hal-03858818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplex bead-based suspension array assay for interrogation of phylogenetically informative single nucleotide polymorphisms for Bacillus anthracis</w:t>
               </w:r>
@@ -7497,51 +7497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04952455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ababneh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth M.S. Abdulrasool" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Al Ameer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Al-Ansari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Al Mamari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahja Al-Riyami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshafie Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Baqir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gasqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Terret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04930736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04723865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freddi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dremeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1437408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Petot-Bottin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourgoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060792" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03451300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00728-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ali Cherfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mendy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00287" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13377" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acacia Ferreira Vicente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chomel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chin Chang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges Keid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5001-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01065-18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Lucia de Assis Santana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Miranda da Silveira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.11.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kokotovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Angen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134699" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03857968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Ido Jan Roest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Koene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Kuhse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchal-Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2014.57079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03858751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raditijo Hamidjaja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta L&#246;fstr&#246;m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ruuls" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC5D76D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03081379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AGPT0007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>