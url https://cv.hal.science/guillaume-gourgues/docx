--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -1700,187 +1700,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Etat Participatif contre le Ric : la participation citoyenne comme objet de lutte politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silomag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03593652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une « participation d’État » sous contrôle : la neutralisation décisionnelle des dispositifs participatifs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/5 (72), pp.781-804. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0781⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04215033v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03593652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Local Unions Are Rethinking Their Relationship with(in) the City: The Case of a Place-Based Mobilization in Bordeaux</w:t>
               </w:r>
@@ -2137,239 +2137,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Français veulent-ils plus de démocratie ? Analyse qualitative du rapport des citoyens à la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Nez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment confiner un débat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 15 (2), pp.49-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.015.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376911v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des emplois et la crise pandémique en France : sur la non-émergence d'un problème public</w:t>
               </w:r>
@@ -2535,736 +2535,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les municipalistes rêvent-ils de Métropole ? Penser les changements radicaux face aux institutions intercommunales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.101.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France's Strikes Show the Unions Are Alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on ensauvager la participation ? Radicalité démocratique et Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les municipalistes rêvent-ils de Métropole ? Penser les changements radicaux face aux institutions intercommunales</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essor des listes participatives : autour de la campagne des élections municipales 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution commence-t-elle par le local ? Expérimentations communales et dilemmes stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.49-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.101.0049⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.101.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la participation est victime de ses « effets » : vie et mort du tournant social et participatif de la politique de formation professionnelle en PACA (2004-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacobin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'essor des listes participatives : autour de la campagne des élections municipales 2020</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la construction participative d’indicateurs aux rapports de force politique urbains : réflexions sur des indicateurs alternatifs grenoblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Sainty</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984583v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">halshs-01794927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums d'entreprise et conflictualité sociale. Éléments pour un bilan des réformes du droit du travail</w:t>
               </w:r>
@@ -4091,165 +4091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs participatifs aux politiques de la participation. L'exemple des conseils régionaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.30-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnaires participatifs : les routines d'une innovation institutionnelle sans fin(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979885v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00979882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la participation publique locale ? Éléments pour un bilan critique</w:t>
               </w:r>
@@ -4298,178 +4298,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation, syndicats et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : penser la participation publique comme une politique de l'offre, une hypothèse heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979879v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les comités de lignes TER ?</w:t>
               </w:r>
@@ -4985,50 +4985,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme comme combat économique : pour en finir avec le tabou de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yon, Karel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndicalisme est politique : questions stratégiques pour un renouveau syndical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.99-123, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociologie politique des listes citoyennes et participatives de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5054,143 +5140,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-63, 2023, CNRS alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633723v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi prendre au sérieux les listes citoyennes et participatives</w:t>
               </w:r>
@@ -5799,186 +5799,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démocratie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Les Presses, pp.141-147, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A `Popular Democracy' without People ? Citizens' Distant Support for `Participatory Governance' in a French Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre-Collier, Agnès; Goujon, Alexandra; Gourgues, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations, Reinvented Politics and Representative Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.105-122, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555834v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'autogestion au rapport salarial : comprendre l'affaire Lip au-delà de ses mythes</w:t>
               </w:r>
@@ -6260,186 +6260,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifier la démocratie participative : pratiques et usages de la mise en chiffres des publics des politiques participatives régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourgues, Guillaume; Mazeaud, Alice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique saisie par ses 'publics' : gouvernement et (dés)ordre politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.155-173, 2018, Espaces politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation publique (urbaine) a-t-elle besoin d’une table rase ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huré, Maxime; Rousseau, Max; Béal, Vincent; Gardon, Sébastien; Meillerand, Marie-Clotilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)Penser les politiques urbaines : retour sur vingt ans d'action publique dans les villes françaises (1995-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du PUCA, pp.247-258, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984582v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t>
               </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.34-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.121.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9894,51 +9894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une citoyenneté réprimée. 100 cas de restrictions des libertés associatives, 12 pistes pour mieux les protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,355 +10132,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ADAPTALITT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566433v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des garants sur la Concertation sur le futur mode de gestion du service public des transports de la Communauté Urbaine de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté urbaine de Bordeaux. 2012, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710868v1</w:t>
-              </w:r>
-[...212 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat contradictoire et formation du jugement</w:t>
               </w:r>
@@ -10777,51 +10777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA917FE"/>
+    <w:nsid w:val="0424A497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11008,51 +11008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gourgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082956014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100452250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neuschwander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01595862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coppola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112816ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04215033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.006.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0137" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/93031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-29.htm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kondratuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146557" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vivet Maladry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395719v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzaoui Ouassim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.078.0096" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515931v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gourgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082956014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100452250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neuschwander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01595862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coppola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112816ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04215033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0781" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.006.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0137" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/93031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-29.htm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kondratuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146557" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vivet Maladry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395719v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzaoui Ouassim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.078.0096" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>