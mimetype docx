--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1700,278 +1700,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Local Unions Are Rethinking Their Relationship with(in) the City: The Case of a Place-Based Mobilization in Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.430-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2022.2038256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « participation d’État » sous contrôle : la neutralisation décisionnelle des dispositifs participatifs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/5 (72), pp.781-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Etat Participatif contre le Ric : la participation citoyenne comme objet de lutte politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silomag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593652v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">halshs-03641664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une campagne présidentielle sans le monde du travail ?</w:t>
               </w:r>
@@ -2137,239 +2137,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment confiner un débat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ségas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 15 (2), pp.49-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.015.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Français veulent-ils plus de démocratie ? Analyse qualitative du rapport des citoyens à la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190369v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03376911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des emplois et la crise pandémique en France : sur la non-émergence d'un problème public</w:t>
               </w:r>
@@ -2535,121 +2535,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on ensauvager la participation ? Radicalité démocratique et Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les municipalistes rêvent-ils de Métropole ? Penser les changements radicaux face aux institutions intercommunales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.49-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.101.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.101.0049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02555833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France's Strikes Show the Unions Are Alive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2665,126 +2734,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098034v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor des listes participatives : autour de la campagne des élections municipales 2020</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,282 +2989,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la participation est victime de ses « effets » : vie et mort du tournant social et participatif de la politique de formation professionnelle en PACA (2004-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49, pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la construction participative d’indicateurs aux rapports de force politique urbains : réflexions sur des indicateurs alternatifs grenoblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.159-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794927v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référendums d'entreprise et conflictualité sociale. Éléments pour un bilan des réformes du droit du travail</w:t>
               </w:r>
@@ -3313,57 +3313,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démocratie, le fond et la forme : une lecture « politique » des ordonnances Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une sociologie critique de la démocratie participative est-elle utile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien O’miel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,322 +3440,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.221-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.019.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Démocratie, le fond et la forme : une lecture « politique » des ordonnances Macron</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on délibérer du big data en santé sans controverser ? Retour sur l’expérience d’un atelier citoyen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.174.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, le fond et la forme: une lecture 'politique' des ordonnances Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.625</w:t>
-[...171 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Revue de Droit du Travail, 10, pp.625-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4091,234 +4091,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la participation publique locale ? Éléments pour un bilan critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, I (92), pp.106-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires participatifs : les routines d'une innovation institutionnelle sans fin(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs participatifs aux politiques de la participation. L'exemple des conseils régionaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2), pp.30-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979882v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00979902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation, syndicats et démocratie</w:t>
               </w:r>
@@ -4585,258 +4585,430 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'épreuve du bénévolat : les organisations syndicales face à leur non-intéressement dans les conseils de développement métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julliard, Emilien; Yon, Karel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les finances du syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 2, 2026, 978-2-7574-4640-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne : une fausse évidence de la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : processus, reconfigurations, contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ (3e éd. rev. et augm.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-322, 2025, Droit et société. Classics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le pouvoir a su entendre les Gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-166, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0159⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04694035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Are Powerless Democratic Innovations Still Successful ? A Political Sociology of the 'Participatory State' in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquet, Vincent; Ryan, Matt; van der Does, Ramon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Impacts of Democratic Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.51-94, 2023, 9781910259177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les listes citoyennes et participatives face à l'intercommunalité : un intérêt partagé mais hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4869,159 +5041,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre, Rémi; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-190, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie politique des listes citoyennes et participatives de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jacquet, Vincent; Ryan, Matt; van der Does, Ramon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir, Myriam; Gourgues, Guillaume; Lefebvre, Remi; Sainty, Jessica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Impacts of Democratic Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, pp.51-94, 2023, 9781910259177</w:t>
+              <w:t xml:space="preserve">Des citoyens à la conquête des villes : les listes citoyennes et participatives lors des élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-63, 2023, CNRS alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme comme combat économique : pour en finir avec le tabou de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,258 +5226,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yon, Karel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme est politique : questions stratégiques pour un renouveau syndical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.99-123, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sociologie politique des listes citoyennes et participatives de 2020</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi prendre au sérieux les listes citoyennes et participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bachir, Myriam; Gourgues, Guillaume; Lefebvre, Remi; Sainty, Jessica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des citoyens à la conquête des villes : les listes citoyennes et participatives lors des élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.41-63, 2023, CNRS alpha</w:t>
+              <w:t xml:space="preserve">, pp.13-40, 2023, CNRS alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblées citoyennes et le « policy-making ». Quelle place pour la délibération publique dans les rapports de force ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5308,73 +5394,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini et Xavier Magnon Dir. LES ASSEMBLÉES CITOYENNES Nouvelle utopie démocratique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluences, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03884187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie participative selon Emmanuel Macron : la participation citoyenne au service de la monarchie républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5394,146 +5480,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dolez, Bernard; Douillet, Anne-Cécile; Fretel, Julien; Lefebvre, Rémi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise Macron à l'épreuve du pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG - UGA éditions, pp.53-66, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03641666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer, disent-ils...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burlaud, Antony; Popelard, Allan; Rzepski, Grégory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde : tableau de la France néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Amsterdam, pp.835-843, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was steckt hinter den &amp;quot;partizipativen Listen&amp;quot;? Analyseelemente aus dem französischen Kommunalwahlkampf 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5556,105 +5642,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deutsch-Französiches Institut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankreich Jahrbuch 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-177, 2021, 978-3-658-32907-5 978-3-658-32908-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-32908-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-32908-2_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03351512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5674,422 +5760,422 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacob, Steve; Schiffino, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques publiques: fondements et prospective pour l'analyse de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.719-772, 2021, 978-2-8027-6755-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03292358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie participative : entre techniques de gouvernement et pratiques sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ségas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frinault, Thomas; Le Bart, Christian; Neveu, Érik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, Armand Colin, pp.137-150, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0137⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03325943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A `Popular Democracy' without People ? Citizens' Distant Support for `Participatory Governance' in a French Town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre-Collier, Agnès; Goujon, Alexandra; Gourgues, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations, Reinvented Politics and Representative Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.105-122, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, Les Presses, pp.141-147, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'autogestion au rapport salarial : comprendre l'affaire Lip au-delà de ses mythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost, Isabelle; Cléach, Olivier; Le Roulley, Simon; Moatty, Frédéric; Tiffon, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autogestion à l'épreuve du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-82, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02555830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6112,191 +6198,264 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ribémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-36, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Lip&amp;quot; à Palente-Orchamps. Le quartier acteur d'une lutte ouvrière (Besançon, 1973-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kondratuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Dechézelles; Maurice Olive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politisation du proche. Les lieux familiers comme espaces de mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.129-148, 2019, 978-2-7535-7620-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.146557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.146557⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02089182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation publique (urbaine) a-t-elle besoin d’une table rase ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huré, Maxime; Rousseau, Max; Béal, Vincent; Gardon, Sébastien; Meillerand, Marie-Clotilde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Penser les politiques urbaines : retour sur vingt ans d'action publique dans les villes françaises (1995-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du PUCA, pp.247-258, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la démocratie participative : pratiques et usages de la mise en chiffres des publics des politiques participatives régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6316,657 +6475,584 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gourgues, Guillaume; Mazeaud, Alice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique saisie par ses 'publics' : gouvernement et (dés)ordre politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.155-173, 2018, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le Grand Grenoble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L'exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01207431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer, une opération politique plurielle et stratégique. Le cas de la démocratie participative en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Aldrin, Nicolas Hubé, Caroline Ollivier-Yaniv et Jean-Michel Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la communication publique. Légitimation et fabrique symbolique du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-127, 2014, 978-2-7535-2889-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs participatifs : le consensus en fabrique dans quatre régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Cécile Douillet, Alain Faure, Charlotte Halpern, Jean-Philippe Leresche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique dans tous ses états. Standardisation et différenciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Hamarttan, pp.261-274, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole, Sébastien Guigner, Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Science Po, pp.158-163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation contre la taille. La démonstration de la démocratie participative régionalisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Sintomer et Julien Talpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie participative au-delà de la proximité. Le Poitou-Charentes et l'échelle régionale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-133, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la démocratie participative en région au-delà du &amp;quot; fait &amp;quot; régional : de la performance institutionnelle aux formes de gouvernement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Barone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques régionales en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.255-271, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la différenciation par la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèse INRETS, pp.111-132, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6976,51 +7062,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vertu à éclipse : les hiérarchisations de l’espace professionnel de la RSE dans une multinationale de la distribution sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7036,73 +7122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer le capitalisme de l'intérieur? Acteur·ices, pratiques, mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Bereni; Élodie Béthoux; Pauline Barraud de Lagerie; Thomas Depecker; Sophie Dubuisson-Quellier; Anne Bory; Alice Lavabre; Antoine Machut; Elise Penalva-Icher; Frédérique Déjean; Scarlett Salman; Chloé Socha, May 2024, Paris, France. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05052631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épouses méritent-elles leur salaire ? Politisation du salaire et assignation de genre dans la communauté de travail Boimondau 1944-1946</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7118,384 +7204,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SYMETT : Les mobilisations féministes autour de l’enjeu du travail reproductif, Lyon, 23 janvier 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Triangle; Séminaire SYMETT (Syndicalisme, Méthodes, Théories, Terrains), Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Règle aux Lois. L'infructueuse légalisation des Communautés de travail (1944-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Vivet Maladry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une utopie face au droit. Enjeux politiques des statuts juridiques des coopératives de travailleuses et travailleurs (du XIXe siècle à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEVIPOF - Sciences Po Paris, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gilets jaunes contre la participation d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir, le mot juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les expérimentations démocratiques aujourd’hui : convergences, fragmentations, portées politiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d'intérêt scientifique démocratie et participation, MSH Paris Nord à Saint‐Denis, Jan 2017, Saint-Denis, France. pp.151-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.128757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01524167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ont-ils tué Lip ? De la victoire ouvrière au tournant néolibéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Mouvements sociaux, syndicalismes et territoires dans les mutations économiques (années 1960-années 2000)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du rapport salarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7511,73 +7597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique (AFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie participative peut-elle convaincre la population de participer ? Analyse d'une enquête par sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7593,73 +7679,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur les effets de la participation organisée par le GIS Démocratie et participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. http://www.participation-et-democratie.fr/fr/node/875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting &amp;quot;Public Ddebate&amp;quot; as a New Unions' Strategy? The Case of CGIL-FIOM Facing Managerial Referendum in three FIAT Factories (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7675,237 +7761,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Forum of Sociology de l'ISA (International Sociology Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From regional to urban participation: how do public authorities frame the territories of democracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Governance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, VANCOUVER, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher la comparaison : immigration, participation et &amp;quot;dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique PACTE/CNRS "Comparer en sciences sociales : une science inexacte ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référendum d'entreprise peut-il changer de camp ? Le cas de l'usine Fiat Mirafiori de Turin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7921,668 +8007,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de Science Politique 2011, Section thématique 39 " Pratiques et dispositifs de participation dans le monde du travail "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory democracy at the regional scale in Europe : size vs. politics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip, de la dépacification au dissensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques comme objet ou problème. Genèse et trajectoire d'une problématisation dans l'analyse des politiques publiques en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Régions et l'Opinion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique PACTE – LATTS – EPFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace comme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzaoui Ouassim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de vie, espaces enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits régionaux et politiques ferroviaires: l'action publique sur les rails de la différenciation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'écriture de PACTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Régions françaises façonnent-elles le territoire par la concertation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque de la Relève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment penser la territorialité des politiques publiques ? Retour sur les idées en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International des Associations Francophones de Science Politique, Université de Laval, Québec, Atelier 15 : « Les approches cognitives en science politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8592,985 +8678,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens veulent faire la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.96-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gdsh.078.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05052654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Table ronde] - Au-delà de la démocratie participative : remettre les élu·es à leur juste place et renforcer les contre-pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rio</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0034⟩</w:t>
+                <w:t xml:space="preserve">halshs-05404757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer deux, trois....mille Saillans ?&amp;quot; Des collectifs citoyens face à la conquête du pouvoir municipal (entretiens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.101.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créer deux, trois....mille Saillans ?&amp;quot; Des collectifs citoyens face à la conquête du pouvoir municipal (entretiens)</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait qu'il y ait des listes citoyennes qui se mettent en place, ça ne doit pas non plus l'arranger&amp;quot; (entretien avec Priscillia Ludosky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.101.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">There could be power in a union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broder David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l’initiative citoyenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien O’miel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Quién teme la iniciativa ciudadana?: escalada represiva, aspiraciones democráticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien O'Miel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02169722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnement politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schemeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does public participation only concern upper classes? The &amp;quot;social oligarchisation&amp;quot; of new types of democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.70-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00698576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes: naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes : naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.4-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...531 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9580,51 +9666,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie participative peut-elle convaincre la population de participer ? Analyse d'une enquête par sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9633,244 +9719,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'association Entr'actifs (Voiron -Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Trigalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9880,719 +9966,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une citoyenneté réprimée. 100 cas de restrictions des libertés associatives, 12 pistes pour mieux les protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Observatoire des libertés associatives. 2020, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Balazard</w:t>
+                <w:t xml:space="preserve">hal-03096913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 1, Observatoire des libertés associatives. 2020, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des garants sur la Concertation sur le futur mode de gestion du service public des transports de la Communauté Urbaine de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté urbaine de Bordeaux. 2012, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADAPTALITT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566433v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat contradictoire et formation du jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schemeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...330 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10602,114 +10688,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consensus participatif. Les politiques de la démocratie dans quatre régions françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00586372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10777,51 +10863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0424A497"/>
+    <w:nsid w:val="DDD688B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11008,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gourgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082956014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100452250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neuschwander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01595862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coppola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112816ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04215033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0781" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.006.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0137" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/93031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-29.htm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kondratuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146557" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vivet Maladry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395719v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzaoui Ouassim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.078.0096" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-gourgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082956014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Ben Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100452250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neuschwander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01595862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coppola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112816ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04215033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.006.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100002430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0137" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/93031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93031" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-29.htm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kondratuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.146557" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979887v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3389" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vivet Maladry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzaoui Ouassim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.078.0096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broder David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>