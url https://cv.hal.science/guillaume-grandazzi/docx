--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Grandazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, UFR Santé, Université de Caen Normandie.Membre du Centre de Recherche Risques et Vulnérabilités – CERREV UR 3918. Coresponsable de la thématique &amp;quot;Santé, corps, société&amp;quot;. https://cerrev.unicaen.fr/Responsable scientifique et éditorial de l’Espace de Réflexion Ethique de Normandie (EREN). https://www.espace-ethique-normandie.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1034-5099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077872665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du Master Ethique en santé (parcours du master mention Santé publique), UFR Santé, UNICAEN, depuis 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du DU Ethique des sciences de la vie : soins, santé, société, UNICAEN, depuis 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable des enseignements de sciences humaines et d’éthique dans les études médicales, UFR Santé, UNICAEN, depuis 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements assurés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DFASM3, UE </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société, humanités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master IADE,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes qualitatives dans les recherches en santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 Odontologie,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique en odontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Management des Activités de Santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déontologie et éthique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 Droit,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois de bioéthique et leur évolution</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Management de l’expérimentation préclinique et éthique animale, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéthique et législation animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DES Médecine générale,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects médico-légaux et éthiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 Sciences du soin,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de médicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et santé publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master IPA,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique, législation, déontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licences Accès Santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et phénomènes culturels en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du corps et de la santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4e année de Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux médico-légaux et éthiques de la vaccination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la vaccination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4e année de Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et décisions en pratique clinique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DES Psychiatrie,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du suicide</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M2 Ethique en santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories du risque et éthiques du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la vieillesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et robotique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Ethique en santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la sociologie de la santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de la personne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de la responsabilité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et dépistage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine prédictive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DU Ethique, santé société,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines et éthique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du care et vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et santé publique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wishes to Die Consortium, recherche financée par le Programme de Recherche Interdisciplinaire sur la Fin de vie (2026-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expressions et réceptions des « Volontés de mourir » et autonomie(s) des personnes âgées vivant à domicile : enjeux sociaux, psychiques et éthiques (EVA-Sénior), recherche financée par la Caisse Nationale de Solidarité pour l’Autonomie (2024) – Responsable du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction d’un outil d’aide à l’estimation d’une indemnisation des participants à la recherche (INDEM3) (2023-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi et évaluation d’actions de prévention sur l’adhésion des femmes au dépistage organisé du cancer du sein dans une unité mobile de mammographie (Mammobile), recherche financée par la Mutualité Sociale Agricole (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facteurs de vulnérabilité/résilience influençant les trajectoires développementales et les modalités adaptatives d’enfants et d’adolescents confiés à l’Aide Sociale à l’Enfance, Projet FHU (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cardiac Research Network on Aortic Valve and Heart Failure (CARNAVAL), projet FHU (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pandémie, Territoires et Ethique (PANTERE), recherche financée par la DGOS, Ministère des solidarités et de la santé (2021) – Coresponsable du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux du Développement de la Télémédecine en Normandie (EDeTeN), recherche financée par l’Union européenne dans le cadre du programme opérationnel FEDER (2021-2022) – Coresponsable de l’axe Enjeux éthiques et réglementaires de la télémédecine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des choix et des comportements des femmes de plus de 50 ans face aux propositions de dépistages des cancers du sein, du colon et du col de l’utérus (projet DECA3), recherche financée par la Ligue Contre le Cancer (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation d’un outil d’aide à la décision en ligne pour des jeunes femmes atteintes de cancer du sein lors de la proposition de préservation de la fertilité, recherche financée par l’Agence de la Biomédecine (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre après un cancer épithélial de l’ovaire : évaluation multidisciplinaire des séquelles et des besoins de patientes en longue rémission. Approche qualitative du vécu des femmes diagnostiquées pour un cancer épithélial de l’ovaire (projet VIVROVAIRE), recherche financée par la Ligue Nationale Contre le Cancer (2015-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’Education Thérapeutique visant l’amélioration de la qualité de vie des Aidants et des patients opérés par Laryngectomie totale (projet PETAL), recherche financée par le PHRC, Ministère des Affaires Sociales et de la Santé (2015-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers (projet REMEDE), recherche financée par l’INCa (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociabilité et qualité de vie des conjoints des malades atteints d’un cancer des voies aéro-digestives supérieures dans le Nord-Ouest de la France, recherche financée par la Ligue Nationale Contre le Cancer (2008-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les patients et l’information sur leur maladie : le cas des malades atteints de sclérose en plaques, recherche financée par Quadrature Santé (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suicide en série et dynamique communautaire : vulnérabilités structurelles et résilience collective, recherche financée par le CRSH du Canada (2005-2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations du suicide et pratiques de prévention : le cas du Sud-Manche, Recherche financée dans le cadre du Programme Régional de Santé Basse-Normandie (1999-2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche européo-japonais en sciences humaines et sociales sur les conséquences de l’accident de Fukushima, recherche financée par le CNRS, défi interdisciplinaire NEEDS (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme international CORE – Coopération pour la Réhabilitation durable des conditions de vie dans les territoires contaminés par l’accident de Tchernobyl (2002-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages sociaux du littoral et variations paysagères : le cas de l’envasement des plages du Calvados, recherche financée par le Groupement d’Intérêt Public Seine-Aval (2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De l’information à la gestion concertée des risques technologiques, recherche financée par le Ministère de l’Écologie et du Développement Durable (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eau, information et santé : usages de l’eau et gestion du risque sanitaire dans le Nord-Cotentin, recherche financée par le Ministère de l’Aménagement du Territoire et de l’Environnement (2000-2002)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre dans les zones contaminées : gestion du risque radiologique, évaluation des systèmes de communication dans le cas de l’accident de Tchernobyl et stratégies d’information du public, recherche financée dans le cadre du 4e PCRD, Commission Européenne (1997-1999)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème « Santé, corps, société » du Centre de Recherche Risques et Vulnérabilités – CERREV UR3918, Université de Caen Normandie (depuis 2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d’orientation de l’Espace de Réflexion Ethique de Normandie (depuis 2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et Ethique de l’Entrepôt de Données de Santé du CHU Caen Normandie (depuis 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique, Scientifique et Pédagogique du Centre de Don du Corps de Caen (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique de la Recherche (CER), UNICAEN / CHU de Caen Normandie (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique, Scientifique et Pédagogique du Centre de Don du Corps de Nantes (2023-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du bureau national du Collège des Humanités Médicales. Enseignants de Sciences Humaines et Sociales en Santé (2017-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Ethique Télésanté mis en place par la DGOS et la Délégation ministérielle au Numérique en Santé (2021-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Cellule de soutien éthique – COVID 19 – Normandie (2020-2021).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Paris A., Gourio C., Zerger C., Ficheux M., Grandazzi G., Parienti J.-J., Morello R., « Compensating patients in trials: perspectives from an ethical committee versus sponsor », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 53, n°10, octobre 2023, e14044. DOI: 10.1111/eci.14044 ⟨hal-04142311v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Gouriot M., Suzat B., Batteur A., Ploteau S., Destrieux C., Grandazzi G., « Don du corps à la science : un nouveau cadre de régulation qui répond à certaines questions mais en soulève bien d’autres ! », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 39, n°2, février 2023, p. 164-169. DOI: 10.1051/medsci/2023011 ⟨hal-04024662v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Goupille P., Suzat B., Rigaud J.-P., Charvin M., Grandazzi G., Gouriot M., Gabuka C., Gaberel T., Benoist G., « Interrompre une grossesse en réanimation sans recueil du consentement de la patiente : enjeux éthiques et médico-légaux », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Intensive Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 31, n° 2, 2022, p. 77-84. DOI: 10.37051/mir-00095 ⟨hal-03934771⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Charvin M., Suzat B., Gouriot M., Grandazzi G., « Directives anticipées et fin de vie : un outil à proposer et valoriser sans pour autant l’imposer », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hépato-Gastro et Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 29, n° 3, 2022, p. 289-294. DOI: 10.1684/hpg.2022.2338 ⟨hal-03934488⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Charvin M., Suzat B., Moutel G., Grandazzi G., « COVID et privation du droit de visites en établissement sanitaire et médico-social : maintenir la relation et penser l’usage des outils numériques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 33, n°2, 2022, p. 63-85. ⟨hal-03934473⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raginel T., Grandazzi G., Launoy G., Trocmé M., Christophe V., Berchi C., Guittet L., « Social inequalities in cervical cancer screening:  a discrete choice experiment among French general practitioners and gynaecologists », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20:693, 2020. DOI: 10.1186/s12913-020-05479-w ⟨hal-03361966⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tousignant M., Garneau G., Carbonell E., Grandazzi G., Morin N., « Séries de suicide impliquant des adolescents et des jeunes : culture et transmission intergénérationnelle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 59, n°2, 2020, p. 156-163. DOI: 10.1051/ppsy/202059156 ⟨hal-03361949⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoit A., Grynberg M., Morello R., Sermondade N., Grandazzi G., Moutel G., « Does a web-based decision aid improve informed choice for fertility preservation in women with breast cancer (DECISIF)? Study protocol for a randomized controlled trial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 ; 10:e031739. DOI: 10.1136/bmjopen-2019-031739 ⟨hal-03361916⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heutte N., Abouzayd M., Plisson L., Trocmé M., Seillier M., Christophe V., Guittet L., Grandazzi G., Babin E., « French therapeutic education program aimed at improving the quality of life of laryngectomized patients and their close relations: the three stages (observational and interventional randomized) of the study “PETAL” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 34, n°4, 2019, p. 823-830. DOI: 10.1007/s13187-018-1380-2 ⟨hal-02149944⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Paradoxes of the French health care system » (Editorial), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 136, n°3, 2019, p. 149-150. DOI: 10.1016/j.anorl.2019.02.011 ⟨hal-02285981⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Roussel L.-M., Cuny F., Morlais F., Launay L., Babin E., « Impact of head and neck cancer on partner's sociability », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 136, n°3, 2019, p. 164-168. DOI: 10.1016/j.anorl.2019.02.017 ⟨hal-02285984⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lechopier N., Moutot G., Lefève C., Teixeira M., Poma R., Grandazzi G., Rasmussen A., « Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publié le 05/09/2018, DOI: 10.15694/mep.2018.0000195.1 ⟨halshs-01908641⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Duchange N., Darquy S., « Le médicament connecté, entre bienveillance et surveillance : analyse des enjeux éthiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 34, n°8-9, août-septembre 2018, p. 717-722. DOI: 10.1051/medsci/20183408019 ⟨hal.inserm.fr/inserm-01878423⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., Van der Schueren M., « Cancers des VADS et comportements à risques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 11, n°4, p. 233-237. ⟨hal-02130365⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Familles et communautés face aux “grappes localisées” de suicides de jeunes : deux exemples en populations québécoise et autochtone », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Enfances Familles Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 24, p. 163-178. URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://efg.revues.org/1028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ⟨hal-02130332⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Heutte N., Grandazzi G., Prévost V., Robard L., « Quality of life and supportive care in head and neck cancers », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 101, n°5, p. 505-510. DOI: 10.1684/bdc.2014.1960 ⟨hal-02130289⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Cooperation between medicine and sociology in head and neck oncology », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology-Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 150, n°5, p. 712-715. DOI: 10.1177/0194599814521783 ⟨hal-02130273⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec le cancer : la vie des conjoints de patients laryngectomisés », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 4, n°4, p. 303-308. DOI: 10.1007/s11839-010-0289-8 ⟨hal-02129274⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Die Zukunft erinnern. Gedenken an Tschernobyl » (Commémorer Tchernobyl : la catastrophe et la mémoire de l’avenir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteuropa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, 2006, n°4, p. 7-18 (article sélectionné et publié en anglais, français et allemand par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurozine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, revue électronique du réseau européen de revues culturelles – URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.eurozine.com/authors/grandazzi.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ⟨hal-02127201⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans revues nationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., Moutel G., « Entre soin et privation de liberté : quelles pistes et quelles régulations pour demain concernant la contention ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 11, n°3, 2024, p. 16-22. DOI: 10.54695/dsso.113.0016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « La loi sur la fin de vie : son esprit, sa pratique et ses perspectives d’évolution. Le regard des sciences humaines et sociales », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 11, n°1, 2024, p. 11-16. DOI: 10.3917/dsso.111.0011 ⟨hal-04601252v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jahier Y., Rabiaza A., Gouriot M., Grandazzi G., Humbert X., « Ressenti des médecins généralistes français concernant la gestion par les autorités sanitaires de la pandémie liée au COVID-19 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 19, n°9, novembre 2023, p. 426-431. DOI: 10.1684/med.2023.932 ⟨hal-04361688⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutot G., Peyrat-Apicella D., Grandazzi G., Robert G., « Représentations de la mort et rapport à la mort. Approches anthropologiques et psycho-existentielles », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 72, n° 10, décembre 2022, p. 1147-1152 ⟨hal-04061176⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzat B., Charvin M., Gouriot M., Grandazzi G., Moutel G., « Quels freins à l’établissement du certificat de décès à domicile ? Enquête auprès de médecins sur le territoire de Normandie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 70, n° 6, 2022, p. 259-264. DOI: 10.1016/j.respe.2022.07.004 ⟨hal-03934798⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Destrieux C., Suzat B., Charvin M., Baqué P., Ploteau S., Gouriot M., Grandazzi G., « Don du corps à la science et usages des corps à finalités pédagogiques et scientifiques : enjeux éthiques et perspectives pour demain », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 206, n° 8, 2022, p. 1043-1050. DOI: 10.1016/j.banm.2022.02.019 ⟨hal-03934781⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thibault L., Boisgontier A., Charvin M., Grandazzi G., Moutel G., « Prise en charge de l’intersexuation en France : de l’intervention normative à l’accompagnement personnalisé », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 70, n°10, décembre 2020, p. 1069-1075. ⟨hal-03362217⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Duchemin E., Grenet T., Suzat B., Moutel G., « Les directives anticipées : opportunité ou injonction ? Retours d’expériences et questionnements éthiques sur la mise en œuvre du dispositif en Normandie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 17, n°4, 2020, p. 266-272. DOI: 10.1016/j.etiqe.2020.03.003 ⟨hal-03361988⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Karaca S., Grandazzi G., Lenesley P., « La place du patient dans la hiérarchisation des parties prenantes en établissement de soin : un indicateur du souci éthique du management », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 17, n°3, 2020, p. 173-180. DOI: 10.1016/j.etiqe.2020.05.004 ⟨hal-02927055⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Suzat B., Grandazzi G., « Le refus de soins, des situations complexes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l’Infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 69, n°258, 2020, p. 16-18. DOI: 10.1016/j.revinf.2020.01.003 ⟨hal-03361869⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Suzat B., Grandazzi G., « Le refus de soin, un acte discriminatoire ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l’Infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 69, n°258, 2020, p. 27-28. DOI: 10.1016/j.revinf.2020.01.007 ⟨hal-03361864⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bouillaut A., Grandazzi G., Brielle N., « Le devenir socio-économique des mères adolescentes, dix ans plus tard », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 18, n°1, 2019, p. 1-6. DOI: 10.1016/j.sagf.2018.10.002 ⟨hal-02285989⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’envers des sociétés technoscientifiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2006, n°32, p. 61-73. DOI: 10.3917/ecopo.032.0061 ⟨hal-02129238⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Commémorer Tchernobyl : la catastrophe et la mémoire de l’avenir », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oeconomia Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, n°5, 2006, p. 5-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Vivre en zone contaminée ou les paradoxes de la gestion du risque », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°1, p. 41-64. ⟨hal-02125984⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La crise de La Hague : vers une démocratisation de la gestion des risques ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°4, p. 67-91. ⟨hal-02126005⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages individuels et direction d'ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dupont Y., Grandazzi G., Herbert C., Le Gall D., Lemarchand F., Vassort P. (codirection), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2007, 537 p. (1e édition 2003).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F. (codirection), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, 2004, 234 p. (réédition actualisée et augmentée en 2006, en collaboration avec G. Ackerman, 312 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., « EREN : de l’éthique clinique à l’éthique en santé sur les territoires », dans Hazif-Thomas C. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace et du temps pour la réflexion éthique. Les espaces de réflexion éthique régionaux : 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Editions, 2025, p. 123-132.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Les systèmes d’intelligence artificielle en santé mentale : entre promesse technologique et réalité éthique », dans Cayol A. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Kremlin-Bicêtre, Editions Mare & Martin, 2024, p. 163-174.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., Moutel G., « Construire une charte éthique sur la téléconsultation avec les acteurs du territoire : retour sur une expérience menée en Normandie », dans Cayol A. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Edition, 2024, p. 91-99 ⟨hal-04809401⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Heard M., Gouriot M., Grandazzi G., « Le rôle des Espaces de Réflexion Ethique Régionaux et leur partenariat avec le CCNE », dans Delfraissy J.-F., Didier E., Duée P.-H. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de Bioéthique en France. Le Comité consultatif national d’éthique : 1983-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Odile Jabob, 2023, p. 87-99 ⟨hal-04024665⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Du risque au fondement du soin : réflexions sur la vulnérabilité », in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards humanistes sur le droit. Mélanges en l’honneur de la Professeure Annick Batteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, LGDJ, Lextenso éditions, 2021, p. 143-153. ⟨hal-03934453⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints », in Carpigo E., Gebel H., Gourinat V., Kefi N. et Ludwig S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps meurtris, beaux et subversifs. Réflexions transdisciplinaires sur les modifications corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, PUN – Editions Universitaires de Lorraine, 2018, p. 51-55 ⟨hal-04809530⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Un système paradoxant ? Soignants et prise en charge des patients en cancérologie des voies aérodigestives supérieures », in : Amsellem N. et P. Bataille (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique. Biomédicalisation et parcours de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Découverte, Collection « Recherches », 2018, p. 184-199. ⟨hal-02149897⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’âge atomique aux origines de la “culture” du risque », in : Aubry H. et L. Marcondes (coord.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du risque en question. Des inondations aux débordements nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Dispute, 2013, p. 147-167. ⟨hal-02130249⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La gestion du risque nucléaire aux prises avec le territoire : le cas du Nord-Cotentin », in : Coanus T., J. Comby, F. Duchêne et E. Martinais (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cachan, Lavoisier, 2010, p. 347-354. ⟨hal-02129267⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Alimentation et pollution radioactive : la problématique post-accidentelle dans les territoires de Biélorussie contaminés par l’explosion de Tchernobyl », in : Montanari M. et J.-R. Pitte (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions du CNRS, 2009, p. 319-338. ⟨hal-02129260⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Débat public et information sur les risques : le nucléaire aux prises avec les exigences démocratiques », in : Suraud M.-G., M.-P. Blin et G. de Terssac (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Octarès Éditions, 2009, p. 123-139. ⟨hal-02129251⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre après Tchernobyl : la catastrophe comme figure des sociétés technoscientifiques », in : Feltz B., P. Goujon, B. Hériard-Dubreuil, S. Lavelle et W. Lesch (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, technique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve, Éditions Academia Bruylant, 2007, p. 171-181 ⟨hal-04809472⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Commémorer Tchernobyl ? », in : Reinharz Hazan Y. et P. Chastonay (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et droits de l’homme : les nouvelles insécurités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Éditions Médecine et Hygiène, 2006, p. 193-210. ⟨hal-02129233⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Témoins du futur : vivre avec la catastrophe », in : Dornier C. et R. Dulong (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Maison des sciences de l’homme, 2005, p. 317-332. ⟨hal-02126096⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl au quotidien. Confrontation au danger et politiques de prévention », in : Neveu F. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales. 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de la MRSH, n° spécial, Caen, Presses Universitaires de Caen, 2005, p. 307-316. ⟨hal-02126106⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’information sur les risques liés aux installations nucléaires. Entre institutions et société civile, le Nord-Cotentin comme territoire d’expérimentation », in : Propeck-Zimmermann E. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : normes, seuils, limites et expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de la MRSH, n°42, Caen, Presses Universitaires de Caen, 2005, p. 207-238. ⟨hal-02126107⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les enjeux de la réhabilitation dans les territoires contaminés par l’accident de Tchernobyl », in : Scarwell H.-J. et M. Franchomme (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de l’Aube, 2004, p. 326-333. ⟨hal-02126095⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’atome en héritage », in : Grandazzi G. et F. Lemarchand (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, n° 230, 2004, p. 120-130 (réédition en 2006, p. 203-212). ⟨hal-02126091⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., Symaniec V., « Témoigner sur Tchernobyl : les sciences humaines et l’art face à la catastrophe », in : Dépelteau F. et A. Lacassagne (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bélarus : l’État de l’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sainte Foy (Québec), Les Presses de l’Université Laval, 2003, p. 363-380. ⟨hal-02126056⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Du risque territorialisé au fait social total : le suicide dans le Sud-Manche », in : Juan S. et D. Le Gall (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions et genres de vie. Chroniques d’une autre France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2002, p. 241-252. ⟨hal-02126042⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Vivre en zone contaminée ou les paradoxes de la gestion du risque », in : Goujon A., J.-C. Lallemand et V. Symaniec (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques sur la Biélorussie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2001, p. 307-335.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Жизнь в зараженой зоне или парадоксы управления риском » (Life in contaminated zone and paradoxes of risk management), in : Dourdiniets B. B., Y. I. Sayenko et Y. O. Privalov (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Соціальні ризики та соціальна безпека в умовах природних і техногенних надзвичайних ситуацій та катастроф (Social risks and social safety in conditions of natural and technogenic emergency situations and catastrophes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie nationale des sciences d’Ukraine, Kiev, Éditions Stylos, 2001, p. 296-312.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes publiés de conférences internationales, congrès et colloques...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., « La recherche et les ERER : expérience et perspectives », dans Camier-Lemoine E. et J.-E. Bazin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et management en santé. Quelle(s) éthique(s) pour quel(s) management(s) en santé ? Colloque national des Espaces de réflexion éthique régionaux, 6-7-8 novembre 2024 – Lyon, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2025, p. 25-30. ⟨hal-05329480v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Moutel G., Grandazzi G., Castanon L., Cherchem N., « Quelle légitimité de la transgression dans le soin ? », dans Hazif-Thomas C., Fiorenza-Gasq M. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique, entre résistance et résilience. Colloque national des Espaces de réflexion éthique régionaux, 12-13-14 octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Edition, 2023, p. 129-136 ⟨hal-04305211v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Trocme M., Grandazzi G., Seillier M., Christophe V., Mouawad, F., « PETAL : Programme d’Éducation Thérapeutique visant l’amélioration de la qualité de vie des Aidants et des patients opérés par laryngectomie totale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 131, n°4S, 2014, p. A105.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Launay L., Morlais F., Grandazzi G., Babin E., « Cancer de la tête et du cou : impact sur la sociabilité des couples conjoint-malade », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 130, n°4S, 2013, p. A167.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Des zones contaminées aux territoires à risques : le risque radiologique et la question de la distanciation », Actes de la 21e Réunion de l’Observatoire des opinions sur les risques et la sécurité, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques réels et risques perçus : Effet de la proximité géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRSN, 2002, p. 12-37.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Éducation aux risques, ou risques de l’éducation ? », Actes des XXIIe Journées internationales sur la communication, l’éducation et la culture scientifiques et industrielles, Paris, DIRES, 2000, p. 279-284. ⟨hal-02126022⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « From making the catastrophe banal to the management of the tragedy », in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and information. From uncertainties to interventions in the Chernobyl contaminated regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d’Écologie Humaine et des Sciences de l’Environnement, Cahiers n°2, Genève, Suisse, 1999, p. 79-86. ⟨hal-02126001⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du parcours de télésurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux du GT8 de la Cellule éthique du numérique en santé, Délégation au numérique en santé, juillet 2025, 42 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esante.gouv.fr/sites/default/files/media_entity/documents/rapport-telesurveillance-22072025.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Préface du roman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parfum de l’osmanthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Sila Yildirimcan Karaca, Librinova, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de réflexion éthique pour l’analyse des situations complexes en Télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux du GT8 de la Cellule éthique du numérique en santé, Délégation au numérique en santé, juin 2023, 52 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esante.gouv.fr/sites/default/files/media_entity/documents/minist-sante-gt8-pistea-mise-en-page_260630%5B97%5D_0.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., et al., Rapport final du projet Pandémie, Territoires et Éthique (PANTERE), DGOS/Ministère de la Santé, 2021, 334 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Retentissement psychosocial », in : Prades J.-M. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La douleur en ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Issy-les-Moulineaux, Elsevier Masson, 2014, p. 137-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « L’éducation thérapeutique », in : Chabolle F. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et séquelles des traitements en cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Issy-les-Moulineaux, Elsevier Masson, 2013, p. 166-168.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Qualité de vie des patients en cancérologie ORL », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d’oto-rhino-laryngologie et de chirurgie cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°316, p. 10-14.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, 20 ans après : l’avenir d’une catastrophe », Cahier de la Chaire de responsabilité sociale et de développement durable, Montréal, UQAM, n°02-2006, 21 p. ⟨hal-02127247⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exode rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Éditions du Mémorial de Caen / France Bleu, 2005, 16 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Acceptabilité sociale des risques » (p. 2-4), « Suicide » (p. 452-455) et « Catastrophe de Tchernobyl » (p. 456-459), in : Dupont Y., G. Grandazzi, C. Herbert, D. Le Gall, F. Lemarchand et P. Vassort (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2003 (2e édition en 2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Réflexions et propositions sur la gestion des déchets nucléaires », in : Boisson P., P. Huet et J. Mingasson, Rapport de la Mission collégiale de concertation Granite, juin 2000, Annexe IX.2, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Compte-rendu du colloque “Risque et société” », Mana, 1999, n°6, p. 329-334.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « La représentation sociale des MJPM », dans le cadre du colloque Réformer le droit des majeurs protégés : pourquoi ? Comment ? Jusqu’à quel point ? Acte 2. Mandataire judiciaire à la protection des majeurs : quel(s) sens donner à cette profession ?, organisé par l’ICREJ et la Chaire pour la Paix, Université de Caen Normandie, 31 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Enjeux de l’interdisciplinarité pour la recherche sur la fin de vie », dans le cadre de la journée de Lancement du Programme de Recherche Interdisciplinaire sur la Fin de vie, CNAM, Paris, 9 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Téléconsultation et outils numériques : révolution médicale ou fracture sociale ? », Forum Européen de Bioéthique, Strasbourg, 5 février 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Ethique et prises en charge individualisées : comment réagir face aux demandes des patientes ? Le point de vue du sociologue », 46e Journées de la Société Française de Sénologie et de Pathologie Mammaire, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en charge et traitement personnalisés : (R)Evolutions récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, 19-21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Dépendance, bien vivre et bien vieillir : entre volonté des proches  et autonomie des personnes, comment choisir ? », dans le cadre du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémorial de Caen, 10 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session « La personne de confiance, un dispositif obsolète dans certaines situations ? » lors du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémorial de Caen, 10 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Accompagner la fin de vie, aider à mourir : entre valeurs du soin et rupture anthropologique, quels enjeux éthiques ? », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin de vie : éthique, législation et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, 23 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session « La mort choisie est-elle applicable pour le trouble de la personnalité limite ? » lors du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité limite : où en sommes-nous en 2024 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 2-3 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Légaliser l’aide à mourir : les enjeux d’une hypothèse », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin de vie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacé, 14 et 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « De la démocratie participative à la bioéthique : quelle finalité du débat public ? », dans le cadre du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2024 : 30 ans des lois de bioéthique. Quels progrès demain pour les citoyens, usagers et patients ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Malo, 11 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Choix procréatifs et destin de l'humain : enjeux éthiques des demandes de stérilisation volontaire pour raison environnementale », XXIIe Congrès international des sociologues de langue française, Ottawa, 8-12 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., modérateur de la session « Ethique » lors du 10e Congrès du Collège des humanités médicales, Des airs, des eaux, des lieux au XXIe siècle : enseigner les humanités médicales à l’ère de l’Anthropocène, Montpellier, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., « Pour un encadrement éthique de l’intelligence artificielle en santé mentale », communication au Symposium Santé Mentale et Intelligence Artificielle, Caen, 29 et 30 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Mourir en 2023 », communication au colloque Accompagner la fin de vie. Réalités, évolutions et collaborations entre professionnels de santé, Caen, 16 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « La prise en charge de la fin de vie peut-elle/doit-elle évoluer ? », communication au colloque Accompagner la fin de vie. Réalités, évolutions et collaborations entre professionnels de santé, Caen, 16 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde « Quelles disciplines scientifiques pour étudier le chez soi et la longévité, regards interdisciplinaires et interprofessionnels » lors du colloque Longévité et chez soi : réussir et partager l’expérience du vieillir, Cabourg, 31 mars 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Introduction du colloque de restitution du projet Enjeux du Développement de la Télémédecine en Normandie, Université de Caen Normandie, 17 mars 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Moutel G., Grandazzi G., Duclos Pégeault S., Castanon L., Cherchem N., « Quelle légitimité de la transgression dans l’action de soin ? », Communication au colloque national L’éthique entre résistance et résilience : quand la passivité n’a pas sa place, Limoges, 12-14 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur d’une table ronde « Pourquoi et comment créer une charte et un comité d’éthique et de déontologie des partenariats ? » lors du Symposium virtuel ELA International, L’innovation thérapeutique : quelles règles éthiques et quels accès ?, 24 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur du symposium « Euthanasie, suicide médicalement assisté et psychiatrie : fin de la vie, fin de sa vie » au Congrès de la Fédération Trauma Suicide Liaison Urgence, Du mal-être... au mieux-être, Université de Caen Normandie, 5-7 juillet 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., Charvin M., Moutel G., « Mobiliser les sciences humaines pour un retour d’expérience sur l’éthique en temps de crise : le projet PANTERE », Communication au 9e Congrès du COLHUM, Strasbourg, 9-10 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charvin M., Gouriot M., Duclos Pegeault S., Cherchem N., Castanon L., Grandazzi G., Moutel G., « Droit de visites en EHPAD, USLD et à l’hôpital durant la crise COVID », Communication au Colloque national Ethique et Covid : retours d’expériences des espaces éthiques régionaux, en visioconférence, 13 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur Ethique et information de la femme enceinte, 19e Journées de Gynécologie, de Pédiatrie néonatale, d'Obstétrique et de Médecine prénatale, Deauville, 26 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., « Le médicament connecté, entre bienveillance et surveillance : analyse des enjeux éthiques », Communication au colloque national Intelligence artificielle en médecine : quels enjeux éthiques ?, Tours, 11 et 12 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Regard sociologique sur les cancers des VADS », Communication lors de la Journée « Cancers des voies aérodigestives supérieures », Cancéropôle Nord-Ouest, Amiens, 20 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur la Gestation pour autrui, 18e Journées de Gynécologie, de Pédiatrie néonatale, d'Obstétrique et de Médecine prénatale, Deauville, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Quelles évolutions et quels enjeux demain pour le don de gamètes ? », organisée dans le cadre des Etats généraux de la bioéthique, Rouen, 29 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Anonymat des dons de gamètes et d'embryons  », Forum Européen de Bioéthique, Strasbourg, 2 février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Prédictivité, un progrès pour la société ? », intervention lors de la table ronde « Les nouvelles technologies peuvent-elles nous faire anticiper tous les risques ? », Colloque Vers l’Assureur augmenté !, organisé par RGA International Reinsurance Company Limited, Paris, 17 janvier 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Neuro-amélioration biomédicale de l'humain : enjeux éthiques et socio-anthropologiques », XXe Congrès international des sociologues de langue française, GT09 Biotechnologies et destin de l’humain, Montréal, Québec, 4-8 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints », Colloque Corps meurtris, beaux, subversifs : réflexions transdisciplinaires sur les modifications corporelles, Strasbourg, 28-30 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Seillier M., Christophe V., Babin E., « Programme d’éducation thérapeutique visant l’amélioration de la qualité de vie des aidants et des patients opérés par laryngectomie totale », 8e Congrès de l’AFPSA, Liège, Belgique, 15-17 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Cuny F., Launay L., Morlais F., Babin E., « Head and neck cancer: impact on sociability of patients-partners couples », 9th International Head and Neck Cancer Quality of Life Conference, Liverpool, Royaume-Uni, 13-14 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocmé M., Christophe V., Guittet L., « Médecins et acteurs institutionnels face aux dépistages des cancers : représentations des risques, des surdiagnostics et des surtraitements », 3e Colloque de Bobigny Sur- et sous-médicalisation, surdiagnostics, surtraitements, Bobigny, 25-26 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocmé M., Seillier M., Christophe V., Babin E., « Therapeutic education program aimed at improving the quality of life of laryngectomised patients and their close relations », 27th Annual Scientific Meeting of European Association for Cancer Education, Caen, 26-28 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Cuny F., Launay L., Morlais F., Babin E., « La sociabilité à l’épreuve du care : les femmes de patients atteints d’un cancer des VADS », 5e Congrès de l’Association Française de Sociologie, RT19 Santé, Médecine, Maladie et Handicap, Nantes, 2-5 septembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Head and neck cancer: impact on the quality of life of patient’s partners », 2nd meeting of European Academy of ORL and Head & Neck Surgery, Nice, 27-30 Avril 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancer de la tête et du cou : impact sur la sociabilité des couples conjoint-malade »,  119e Congrès National de la Société Française d’Oto-Rhino-Laryngologie et de Chirugie de la Face et du Cou, Paris, 15-17 Octobre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Head and neck cancer: impact on the quality of life of patient’s partners », 37th GRELL Meeting, Porto, Portugal, 17-18 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Le travail du care : les proches entre reconnaissance et invisibilité », Colloque international La santé, quel travail !? Santé et maladie, entre définitions savantes et pratiques professionnelles, Nantes, 25-26 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Apport de la sociologie dans la prise en charge de patients atteints de tumeurs des VADS », Congrès de la Société Française de Chirurgie Oncologique, Nancy, 16-18 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Head neck cancers: impact on the daily lives of spouses », 7th International Head and Neck Cancer Quality of Life Conference, Liverpool, Royaume-Uni, 4-5 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Cancers des VADS : impact sur la vie quotidienne des proches », 117e Congrès de la Société Française d’Oto-Rhino-Laryngologie et de Chirurgie de la Face et du Cou, Paris, 16-18 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le suicide en milieu rural », Colloque Les représentations du suicide dans notre société, Saint-Lô, 23 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Les proches face à la chronicisation du cancer : les conjoints de patients atteints d’un cancer des VADS », Colloque international Le soin négocié entre malades, proches et professionnels. Situations de -maladies et de handicaps de longue durée, Brest, 8-9 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « S’alimenter en territoire contaminé : pollution radiologique, normes et lien social », Colloque L’homme et sa nourriture. Symbolique et enjeux éthiques, Strasbourg, 8-10 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « De Tchernobyl à La Hague : enjeux et risques de l’énergie nucléaire », Colloque Environnement et santé : les nouvelles technologies, entre espoirs et inquiétudes, Caen, 12-13 mars 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Organisation et modération d’une table ronde sur « L’action des ONG et des associations humanitaires » dans le cadre du colloque Vivre Tchernobyl organisé par le Conseil Régional Rhône-Alpes, Lyon, 15-16 mai 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Sociabilité et qualité de vie des conjoints des malades atteints d’un cancer ORL », Colloque national Politique de Recherche de la Ligue Nationale Contre le Cancer, Bordeaux, 25 janvier 2008 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Rapporteur en séance plénière de quatre sessions thématiques, Colloque Activités à risques et démocratie : vers de nouvelles formes de gouvernance ? organisé par l’Institut Européen de Cindyniques, L’Office Parlementaire d’Évaluation des Choix Scientifiques et Techniques et le Conseil Économique et Social, Paris, 17-19 mars 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les sociétés technoscientifiques face aux catastrophes », Colloque international Éthique et complexité socio-technique, Louvain, Belgique, 29-31 mai 2002 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la confrontation au risque à l’émergence d’une culture du risque », Colloque franco-allemand Science et technique : chance ou menace pour notre avenir ? Approches françaises et allemandes, Sarrebruck, Allemagne, 27-29 janvier 2000 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le risque comme construction sociale : le cas du nucléaire », 2e Congrès National de Radioprotection, Société Française de Radioprotection, Angers, 2-4 juin 1999.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « La vie quotidienne dans les territoires contaminés », Journées de la Société Française de Radioprotection La gestion des contaminations radioactives de l’environnement, Saint-Malo, 23-25 septembre 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, une catastrophe banalisée », Colloque international Le traitement psycho-social des conséquences de l’accident de Tchernobyl. La mise en place de stratégies de développement local, Angers, 4-5 avril 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervention lors de la journée Les symptômes psychologiques et comportementaux en EHPAD, Conseil départemental de la Manche, Saint-Lô, 10 février 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le projet de recherche EVA-Sénior », Intervention lors de la Journée Régionale des Equipes de Soins Palliatifs de Normandie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seul(s) face à une demande de mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen Normandie, 28 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., intervention dans une table ronde sur la collégialité lors de la Journée Régionale des Equipes de Soins Palliatifs de Normandie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seul(s) face à une demande de mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen Normandie, 28 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Santé humaine : décloisonner les formations, redonner du sens », intervention lors de la journée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former aux métiers de la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisée dans le cadre du Cycle des Hautes Etudes de l’Education et de la Formation 2025-2026 « Travail, compétences, éducation : quel(s) futur(s) ? », IH2EF, Palaiseau, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gérardin P., Grandazzi G., Morange A., « L’éthique en protection de l’enfance dans le cadre d’un projet de recherche mené par la Fédération Hospitalo-Universitaire – Protection Ensemble Avançons (FHU-PEA) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée annuelle de l’éthique au CHU de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., Conférence débat, « Le refus de soin : entre respect de la liberté de choix du patient et nécessité de soins », Plérin, 25 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La « crise du nucléaire » dans le Nord-Cotentin (1995) et l’émergence d’une co-expertise citoyenne », Communication au séminaire Sciences, Techniques et Société 2025-2026 sur le thème </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucléaire, énergie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Caen Normandie, 23 septembre 2025, DOI : 10.60527/vqvm-8109</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Berchi C., Gourio C., Grandazzi G., Morello R., « The INDEM3 project: Community perspectives on compensation of patients in clinical trials », Poster présenté au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th congress of the European Association for Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki, 28 juin-1er juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modération de l’après-midi de la Journée des EHPAD de Normandie, Deauville, 16 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à deux tables rondes lors des journées sur les enjeux éthiques de la contention organisées par l’EREN et l’ARS de Normandie, Université de Caen, 28 et 29 avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Organisation et participation à un ciné-débat autour du film </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre d’à côté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pedro Almodovar, en partenariat avec l’Université de Caen et le cinéma Lux, Université de Caen Normandie, 18 février 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Rythmes, durées, vécus : ambivalence dans les temporalités du mourir », Intervention lors de la Journée Régionale de Soins Palliatifs, Les temporalités à l’épreuve de la transdisciplinarité, Université de Caen Normandie, 19 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde lors de la journée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autodétermination de la personne accompagnée : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l’Union Régionale des Associations Familiales de Normandie, Caen, 3 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde « Ethique et IA : quelle sécurisation des données ? » lors de la Journée régionale Normandie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec l’intelligence artificielle, parlons-en !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l’ANFH Normandie, 19 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La voix : apports des sciences humaines », intervention lors de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisée par la MGEN, Université de Caen Normandie, 16 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., intervention lors de la journée « Initiatives et prises de risques : la responsabilité des directeurs » organisée par l’Association des Directeurs d’Hôpital de Normandie, CHU de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Quelles sont les pistes d’actions pour améliorer l’accompagnement dans l’après-cancer ? », Journée de l’axe “Cancers, individu et société” du Cancéropôle Nord-Ouest, Amiens, 18 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Le corps à l’épreuve : vécu des temporalités et subjectivités des femmes en rémission d’un cancer épithélial de l’ovaire », intervention lors de la Journée de l’axe “Cancers, individu et société” du Cancéropôle Nord-Ouest, Amiens, 18 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session sur les dimensions socio-culturelles du suicide lors de la 8e Journée d’étude gérontologique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la souffrance passagère au risque suicidaire. Ensemble, comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CLIC du Bessin, Bayeux, 17 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Daubin C., Samba D., Grandazzi G., Chaillot F., Parienti J.-J., Morello R., Gakuba C., “Compensating Patients in Trials: An Ethical Dilemma Submitted to the Ethical Clinical Group of a French University Hospital”, Poster présenté au 16th congress of the European Association for Clinical Pharmacology and Therapeutics, Rotterdam, 8-11 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Légaliser l’aide active à mourir : les enjeux d’une hypothèse », intervention lors de la Journée annuelle de l’éthique du CHU de Rouen Normandie, 6 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Réflexion éthique sur l’évolution de la loi sur la fin de vie », Journée des EHPAD de Normandie, Deauville, 3 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Analyse de situations et réflexion éthique », intervention lors de la Journée d’étude ACSÉA, Et si nous étions maltraitants ?, Mondeville, 27 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Réflexions éthiques autour de la fin de vie », intervention lors de la soirée d’échange sur les soins palliatifs et l’accompagnement de fin de vie organisée par l’ARS de Normandie, Sées, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervention lors de la journée d’échanges Troubles du comportement et sexualité en EHPAD, organisée par l’ARS Normandie et le CR3PA Nord Ouest, Caen, 13 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., participation à un ciné-débat sur la bientraitance en institution médicosociale, organisé par la Clinique d’Alençon, Alençon, 18 décembre 2023. * Moutel G., Gouriot M., Grandazzi G., « Quels enjeux éthiques pour intégrer l’intelligence artificielle demain à la relation de soins ? », intervention lors de la Journée Régionale de l’Ethique du Numérique en Santé, Agence Régionale de Santé de Normandie, Caen, 15 décembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Réflexion sur les enjeux éthiques du signalement des femmes victimes de violence », intervention lors de la journée Prise en charge des violences conjugales et intrafamiliales : quels enjeux et quels nouveaux rôles pour les professionnels de santé ?, Université de Caen Normandie, 10 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur lors de la 10e Journée Annuelle des Groupes Ethiques Territoriaux, Fin de vie : les pratiques professionnelles face aux évolutions de la société, organisée par l’Espace de Réflexion éthique de Normandie, Port-Jérôme-sur-Seine, 22 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Réflexion éthique, juridique et sociologique sur la e-santé », Journée des EHPAD de Normandie, Deauville, 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Paris A., Gourio C., Zerger C., Ficheux M., Grandazzi G., Parienti J.-J., Morello R., « Patients in clinical trials not compensated despite of inconveniences », Poster présenté lors de la Journée Normande de Recherche Biomédicale, Caen, 8 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Communication lors de la journée annuelle du Groupe d’Ethique Clinique du CHU de Caen Normandie, Cadre légal de l’accompagnement de la fin de vie : vers un accès aux aides actives à mourir ?, CHU de Caen Normandie, 7 février 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Animation d’une table ronde sur « L’enquête par entretiens : enjeux méthodologiques, éthiques et déontologiques » lors de la journée d’étude Santé, corps, société : enjeux éthiques et méthodologiques du CERREV, Université de Caen Normandie, 15 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant et grand témoin lors de la journée thématique régionale La relation aux familles, proches et aidants… se réinventer ? organisée par l’ANFH Normandie, Le Havre, 23 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Ethique et recherches qualitatives en santé », communication lors de la journée Santé, corps, société : enjeux épistémologiques et méthodologiques du CERREV, Université de Caen Normandie, 24 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Faut-il légaliser l’euthanasie ? » organisé par l’EREN, avec Jean-Louis Touraine et Jean-Marc La Piana, 27 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Peut-on rendre obligatoire la prévention en santé publique ? A propos du passeport sanitaire » organisé par l’EREN, avec Bernard Baertschi, 28 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « La spiritualité à l’hôpital » organisé par l’EREN, avec Marion Muller-Colard, 10 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Pornographie et internet » organisé par l’EREN, avec le Pr Israël Nisand, 29 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre après un cancer épithélial de l’ovaire : approche qualitative du vécu des femmes en longue rémission », Communication lors de la journée de l’axe « Cancers, Individu et Société » sur Les séquelles psycho-sociales de la maladie et des traitements du cancer, Cancéropôle Nord-Ouest, format digital, 31 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Normes procréatives catholiques et révision des lois de bioéthique » organisé par l’EREN, avec Séverine Mathieu, 22 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Assistance médicale à la procréation : faut-il lever l’anonymat du don de gamètes ? », organisée par la Mutualité Française Normandie, Rouen, 9 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Directives anticipées en structure médico-sociale : quelle pertinence ? », intervention lors de la 19e Journée régionale du Réseau Normand Qualité Santé, Caen, 18 juin 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Les enjeux éthiques dans la vie quotidienne à domicile et en institution », Assises Régionales du Plan Maladies Neuro-Dégénératives, Caen, 18 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Respect de la personne et de ses préférences singulières : valeurs engagées, engagements professionnels », Colloque régional Bien vieillir, un enjeu du vivre ensemble : penser le grand âge au domicile et en institution, Fauville-en-Caux, 21 septembre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baleyte J.-M., Levaillant J., Grandazzi G., « Du diagnostic d'autisme à l'adolescence : impact sur le self et les processus identitaires », Communication dans le cadre du séminaire Question d'étiquetage dans le domaine de la santé et impact sur les sujets, CEDITEC, Université Paris Est Créteil, 30 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la conférence-débat « L'éthique de la recherche : de Nuremberg à nos jours », Université de Caen Normandie, Caen, 12 décembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « L'usager face à l'institution de soins » lors du Colloque La peur de l'autre: un défi pour les démarches de soins et d'accompagnement, Rouen, 28 septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Le refus de soin : un vrai choix du patient ? » lors de la 3e Journée annuelle des Groupes d'éthique clinique du territoire normand, IFSI du Havre, Le Havre, 9 juin 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Enjeux sociétaux de la recherche » lors du 1e Forum national Ethique de la recherche, maladie d’Alzheimer et maladies neurodégénératives, Université de Caen Normandie, Caen, 2-3 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le grand âge : être et rester un être sexué », Communication lors de la Journée d’études Les vieux, quand leurs ébats font débats ! Vie affective et sexuelle des personnes âgées, organisée par le CLIC du Bessin et le Réseau de Santé du Bessin, Bayeux, 29 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Conférence introductive de la 2e Journée annuelle de l’Espace de Réflexion Ethique de Basse-Normandie Entrée et sortie en institution sanitaire et médico-sociale : questions éthiques, Carentan, 4 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Guittet L., Christophe V., « Le dépistage organisé du cancer du col de l’utérus sous le regard de médecins généralistes, de gynécologues et de la littérature », Poster présenté lors du 8e Congrès de l’Association Francophone de Psychologie de la Santé, Liège, Belgique, 15-17 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde lors du débat public Génétique et médecine prédictive : rêve ou cauchemar ?, organisé par l’Agence Régionale de Santé Basse-Normandie et la Conférence Régionale de la Santé et de l’Autonomie, Caen, 10 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur d’une « controverse publique » sur Adolescence : vulnérabilité individuelle ou invention de la société ? dans le cadre des 2e Rencontres de la Santé à Caen organisées par la Ville de Caen et l’Agence Régionale de Santé Basse-Normandie, Caen, 6 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Seillier M., Christophe V., Babin E., « Programme d’éducation thérapeutique visant l’amélioration de la qualité de vie des aidants et des patients opérés par laryngectomie totale », Poster présenté lors des 7e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 12-14 mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Cuny F., Grandazzi G., Morlais F., Launay L., « Patient's partners in head neck cancer », Poster présenté à IFOS 2013 - 20th International Federation of Oto-Rhino-Laryngological Societies World Congress, Séoul, Corée du Sud, 1-5 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancer de la tête et du cou : Impact sur la sociabilité des proches », Poster présenté lors de la 5e Journée de la recherche du CHU de Caen, Caen, 15 mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La catastrophe, échec du calcul des risques ou paradigme pour penser ce qui nous menace ? », Conférence dans le cadre du séminaire thématique Risques et modélisations du LIED (Laboratoire Interdisciplinaire sur les Energies de Demain), Paris, 22 janvier 2013 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocme M., Christophe V., Guittet L., « Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers », Poster présenté aux 4e Rencontres Annuelles de l’INCa, Paris, 4 décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Transition écologique et développement territorial : obstacles et enjeux », Intervention devant l’Assemblée Territoriale de Corse, Ajaccio, 3 juillet 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Cuny F., Grandazzi G., Morlais F., Launay L., « Cancer de la tête et du cou : Impact sur la qualité de vie des proches », Poster présenté lors du 13e Congrès de la Société Internationale Francophone d’ORL et de Chirurgie Cercvico-Faciale, Hammamet, Tunisie, 11-13 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Enjeux des situations post-accidentelles nucléaires : les leçons de Fukushima », Communication plénière aux 5e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 10-11 mai 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Qualité de vie et impact du cancer de la tête et du cou chez les conjoints », Communication aux 5e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 10-11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Pédagogie de la catastrophe : la leçon des accidents industriels ? », Conférence organisée par le Conseil Général du Val de Marne dans le cadre du l’Université Populaire de l’Eau et du Développement Durable sur le thème Crises environnementales et culture du risque, Nogent sur Marne, 10 avril 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant invité de l’intervention de Bernard Laponche sur « Nucléaire civil : les limites de la transparence », Journée d’étude Les enjeux éthiques et sociaux de la sûreté nucléaire organisée par le CERSES et le GREGHEC (CNRS, Université Paris Descartes, HEC), Paris, 27 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancers de la tête et du cou : impact sur la qualité de vie des proches », Poster présenté lors de la 4e Journée de la Recherche du CHU de Caen, Caen, 23 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le couple face au cancer : care et conjugalité », Journées d’études Le couple face à la santé et à la maladie, CNRS/EHESS, Toulouse/Marseille, 15 mars/17 mai 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Babin E., Grandazzi G., « Qualité de vie des conjoints de patients atteints d’un cancer de la tête et du cou », poster présenté lors de la 3e Journée de la Recherche du CHU de Caen, Caen, 18 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde Histoire et enjeux du développement de l’énergie nucléaire, 7e Salon du livre d’histoire des sciences et des techniques, Ivry-sur-Seine, 20 novembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Guittet L., « Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers », Journée d’étude Inégalités sociales : du constat à l’action, Cancéropôle Nord-Ouest, Lille, 22 novembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde Enjeux autour de l’IVG, 7e Journée de l’Espace Ethique des Soins et de la Santé de Basse-Normandie, CHU de Caen, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre avec le VIH : approche sociologique de l’expérience de la maladie », Conférence dans le cadre des Jeudis de la santé du CHU de Caen, Caen, 29 avril 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec le cancer : le quotidien des conjoints de laryngectomisés », poster présenté au 116e Congrès de la Société Française d’Oto-Rhino-Laryngologie et de Chirurgie de la Face et du Cou, Paris, 4-6 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec un proche atteint d’un cancer des voies aéro-digestives supérieures : conjugalité et temporalité de la maladie », 3e Journée Cancer et Sciences Humaines du Cancéropôle Nord-Ouest, Caen, 14 novembre 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Rapporteur en séance plénière et modérateur de l’atelier Vivre avec le cancer : l’individu et son entourage face à la maladie lors de la 2e Journée Cancer et Sciences Humaines du Cancéropôle Nord-Ouest, Rouen, 11 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur La gouvernance des risques lors d’une réunion thématique régionale organisée dans le cadre du « Grenelle de l’environnement » par l’Institut Européen des Risques, Honfleur, 4 octobre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la perception à l’appréhension des risques », Journée d’études sur La perception des risques, Pôle Risques de la MRSH de l’Université de Caen, 9 février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la santé aux conditions de vie : approche sociologique de la problématique post-accidentelle dans les territoires contaminés par la catastrophe de Tchernobyl en Biélorussie », Séminaire ERI3 INSERM, Caen, 8 février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, 20 ans après : commémoration et biopolitique », 2e Université européenne d’été de Tchernobyl, Vilnius, Lituanie, 1er septembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le suicide aujourd’hui et la place de l’individu dans la société contemporaine », Journées franco-québécoises Peut-on prévenir le suicide ?, Chaville, 18 mars 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’art : un rempart face au suicide ? », Conférence-débat, Délégation du Québec, Paris, 16 mars 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl et le risque nucléaire », Séminaire du Groupement Pluridisciplinaire sur les Risques, MRSH de l’Université de Caen, 2 février 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Information et gestion concertée des risques technologiques », Séminaire du programme Évaluation et prise en compte des risques naturels et technologiques, Ministère de l’Aménagement du Territoire et de l’Environnement, Paris, 6-7 décembre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Approche socio-anthropologique du nucléaire dans l’ex-URSS », Séminaire du LASAR, Université de Caen, 21 novembre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les conséquences sociales de la catastrophe de Tchernobyl en Biélorussie », Faculté Franco-Biélorusse de l’Université Européenne des Sciences Humaines, Minsk, Biélorussie, 28 avril 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Socio-anthropologie et prévention du suicide », Séminaire du LASAR, Université de Caen, 17 octobre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre soin et privation de liberté. Quelles pistes et quelles régulations pour demain concernant la contention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Santé et éthique en Ehpad (1ère partie) Espaces éthiques, 11 (3), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.113.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la fin de vie : son esprit, sa pratique et ses perspectives d’évolution. Le regard des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 1 (5), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.111.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don du corps à la science : un nouveau cadre de régulation qui répond à certaines questions mais en soulève bien d’autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Batteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.164-169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti des médecins généralistes français concernant la gestion par les autorités sanitaires de la pandémie liée au Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Jahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rabiaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/med.2023.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating patients in trials: Perspectives from an ethical committee versus sponsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peyro-Saint-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Zerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, [e14044], [8 p.]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.14044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donation of the body to science and uses of bodies for educational and scientific purposes: Ethical issues and perspectives for tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (8), pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture anthropologique liée à la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Peyrat-Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (10), pp.1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre une grossesse en réanimation sans recueil du consentement de la patiente : enjeux éthiques et médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Intensive Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37051/mir-00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la mort et rapport à la mort. Approches anthropologiques et psycho-existentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Peyrat-Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (10), pp.1147-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’établissement du certificat de décès à domicile ? Enquête auprès de médecins sur le territoire de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directives anticipées et fin de vie : un outil à proposer et valoriser sans pour autant l’imposer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hpg.2022.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID et privation du droit de visites en établissement sanitaire et médico-social : maintenir la relation et penser l’usage des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La disparition sociale des corps, 33 (2), pp.63-85. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.332.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de l’intersexuation en France : de l’intervention normative à l’accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (10), pp.1069-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins, un acte discriminatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (258), pp.27-28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2020.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities in cervical cancer screening: a discrete choice experiment among French general practitioners and gynaecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raginel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05479-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a web-based decision aid improve informed choice for fertility preservation in women with breast cancer (DECISIF)? Study protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.e031739. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries de suicide impliquant des adolescents et des jeunes : culture et transmission intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseu Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/202059156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient–stakeholders place in performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lenesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins, des situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (258), pp.16-18. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2020.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : opportunité ou injonction ? Retours d’expériences et questionnements éthiques sur la mise en œuvre du dispositif en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.266-272. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of the French health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (3), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (3), pp.165-168. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir socioéconomique des mères adolescentes, 10 ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital pill, between beneficence and vigilance: ethical stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duchange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Darquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.717 - 722. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer des VADS et comportements à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.233-237. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/s11839-017-0634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et communautés face aux « grappes localisées » de suicides de jeunes : deux exemples en populations québécoise et autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fin de vie et mort, 24, pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between Medicine and Sociology in Head and Neck Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology - Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (5), pp.712-715. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0194599814521783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le cancer : la vie des conjoints de patients laryngectomisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.303-308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-010-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers des sociétés technoscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Destination Tchernobyl, 1 (32), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.032.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Zukunft erinnern. Gedenken an Tschernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tschernobyl Vermächtnis und Verpflichtung, 4, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchernobyl au quotidien. Confrontation au danger et politiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen, n° spécial, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information sur les risques liés aux installations nucléaires. Entre institutions et société civile, le Nord-Cotentin comme territoire d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Risques : normes, seuils, limites et expertises, 42, pp.207-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bocéno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Connaissance et risque, 1, pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de La Hague : vers une démocratisation de la gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vulnérabilités et technosciences, 4, pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et recherches qualitatives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Santé, corps, société [MRSH] Enjeux épistémologiques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après un cancer épithélial de l'ovaire : approche qualitative du vécu des femmes en longue rémission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'axe "Cancers, Individu et Société" : Les séquelles psycho-sociales de la maladie et des traitements du cancer, au format Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, Mar 2021, Lille [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de visites en EHPAD, USLD et à l'hôpital durant la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duclos Pegeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Cherchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ethique et COVID : retours d’expérience des espaces éthiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance médicale à la procréation : faut-il lever l'anonymat du don de gamètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la santé .fr. Participons au débat social sur la levée de l'anonymat du don de gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Normandie, Jan 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux risques, ou risques de l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées internationales sur la communication, l’éducation et la culture scientifiques et industrielles. L’éducation aux risques, santé-sécurité-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Chamonix, France. pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banalisation de la catastrophe à la gestion de la tragédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and information: from uncertainties to interventions in the Chernobyl contaminated regions / 2nd International Scientific Conference on Consequences of Chernobyl Catastrophe, Geneva 13th and 14th of November 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Genève, Suisse. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 568 p., 2007, 978-2-2003-5231-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dupon.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchernobyl, 20 ans après : l'avenir d'une catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire de responsabilité sociale et de développement durable, ESG UQAM, 2, 21 p., 2006, (Les cahiers de la Chaire. Collection Recherche), 2-923324-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Autrement, 230, 224 p., 2004, (Mutations), 2-7467-0491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et les ERER : expérience et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Camier-Lemoine; Jean-Etienne Bazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et management en santé. Quelle(s) éthique(s) pour quel(s) management(s) en santé ? Colloque national des Espaces de réflexion éthique régionaux, 6-7-8 novembre 2024 – Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.25-30, 2025, (Les chemins de l'éthique), 9782386121241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EREN : de l’éthique clinique à l’éthique en santé sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Hazif-Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace et du temps pour la réflexion éthique. Les espaces de réflexion éthique régionaux : 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.123-132, 2025, (Les chemins de l'éthique), 978-2-38612-123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’intelligence artificielle en santé mentale : entre promesse technologique et réalité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mare et Martin, pp.163-174, 2025, (Droit et science politique), 978-2-38600-100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une charte éthique sur la téléconsultation avec les acteurs du territoire : retour sur une expérience menée en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Édition, pp.91-99, 2024, (Actes et séminaires), 978-2-38612-014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle légitimité de la transgression dans le soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cherchem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Hazif-Thomas; Maryse Fiorenza-Gasq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique, entre résistance et résilience : colloque national des espaces de réflexion éthique régionaux : 12-13-14 octobre 2022, Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.129-136, 2023, (Les chemins de l'éthique), 978-2-84874-994-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Espaces de Réflexion Ethique Régionaux et leur partenariat avec le CCNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Delfraissy; Emmanuel Didier; Pierre-Henri Dué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de Bioéthique en France. Le Comité consultatif national d’éthique : 1983-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.87-99, 2023, (Sciences humaines), 978-2-4150-0537-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque au fondement du soin : réflexions sur la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.143-153, 2021, 978-2-275-09163-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Carpigo; Hélène Gebel; Valentine Gourinat; Najoua Kefi; Stéphanie Ludwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps meurtris, beaux et subversifs. Réflexions transdisciplinaires sur les modifications corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.51-55, 2018, (Collection "Épistémologie du corps"), 2814303392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système paradoxant ? Soignants et prise en charge des patients en cancérologie des voies aérodigestives supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem N.; Bataille P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique. Biomédicalisation et parcours de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.184-199, 2018, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge atomique aux origines de la “culture” du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du risque en question: des inondations aux débordements nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.147-167, 2013, Tout autour de l'eau, 978-2-84303-243-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque nucléaire aux prises avec le territoire : le cas du Nord-Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement, ville, société (Lyon). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier : Tec &amp; Doc, pp.347-354, 2010, SRD Sciences du risque et du danger. Série Références, 9782743012069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et pollution radioactive : la problématique post-accidentelle dans les territoires de Biélorussie contaminés par l’explosion de Tchernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut européen d'histoire et des cultures de l'alimentation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.319-338, 2009, Histoire, 978-2-271-06642-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat public et information sur les risques : le nucléaire aux prises avec les exigences démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Octarès, pp.123-139, 2009, Collection Le Travail en débats. Série Maison des sciences de l'homme et de la société de Toulouse, 978-2-915346-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après Tchernobyl : la catastrophe comme figure des sociétés technoscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Feltz; Philippe Goujon; Bertrand Hériard Dubreuil; Sylvain Lavelle; Walter Lesch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, technique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Éditions Academia Bruylant, pp.171-181, 2007, (Collection Science, éthique et société), 978-2-87209-844-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bocéno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Autrement, pp.114-125, 2006, (Frontières), 978-2-7467-0821-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Tchernobyl ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaël Reinharz Hazan; Philippe Chastonay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et droits de l’homme. [Volume 2] Les nouvelles insécurités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Médecine &amp; Hygiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2006, (Collection médecine société), 2-88049-226-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins du futur : vivre avec la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.317-332, 2005, 9782735110520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atome en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi Guillaume; Lemarchand Frédérik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, Editions Autrement, pp.120-130, 2004, Collection Mutations, 978-2746704916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos : Les silences de Tchernobyl, l'avenir contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Grandazzi; Frédérick Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, Éditions Autrement, pp.6-11, 2004, Collection Mutations, 9782746704916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la réhabilitation dans les territoires contaminés par l'accident de Tchernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga-Jane Scarwell; Magalie Franchomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.326-333, 2004, (L'Aube Nord), 2-7526-0062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner sur Tchernobyl : les sciences humaines et l’art face à la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Symaniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépelteau François; Lacassagne Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bélarus : l’État de l’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université Laval, pp.363-380, 2003, 2-7637-7972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque territorialisé au fait social total : le suicide dans le Sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Juan; Didier Le Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions et genres de vie. Chroniques d’une autre France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-252, 2002, (Sociologies et Environnement), 978-2747534086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Tchernobyl à La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Caen Basse-Normandie, Caen, France, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004CAEN1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02127148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Grandazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, UFR Santé, Université de Caen Normandie.Membre du Centre de Recherche Risques et Vulnérabilités – CERREV UR 3918. Coresponsable de la thématique &amp;quot;Santé, corps, société&amp;quot;. https://cerrev.unicaen.fr/Responsable scientifique et éditorial de l’Espace de Réflexion Ethique de Normandie (EREN). https://www.espace-ethique-normandie.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1034-5099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077872665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du Master Ethique en santé (parcours du master mention Santé publique), UFR Santé, UNICAEN, depuis 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du DU Ethique des sciences de la vie : soins, santé, société, UNICAEN, depuis 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable des enseignements de sciences humaines et d’éthique dans les études médicales, UFR Santé, UNICAEN, depuis 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements assurés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DFASM3, UE </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, société, humanités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master IADE,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes qualitatives dans les recherches en santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 Odontologie,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique en odontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Management des Activités de Santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déontologie et éthique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 Droit,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois de bioéthique et leur évolution</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Management de l’expérimentation préclinique et éthique animale, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioéthique et législation animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DES Médecine générale,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects médico-légaux et éthiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L1 Sciences du soin,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de médicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et santé publique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master IPA,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique, législation, déontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licences Accès Santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et phénomènes culturels en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du corps et de la santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4e année de Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux médico-légaux et éthiques de la vaccination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la vaccination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4e année de Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et décisions en pratique clinique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DES Psychiatrie,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du suicide</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M2 Ethique en santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories du risque et éthiques du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la vieillesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et robotique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M1 Ethique en santé,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la sociologie de la santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L3 Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de la personne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L2 Médecine,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de la responsabilité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et dépistage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine prédictive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DU Ethique, santé société,	</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines et éthique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du care et vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et santé publique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wishes to Die Consortium, recherche financée par le Programme de Recherche Interdisciplinaire sur la Fin de vie (2026-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expressions et réceptions des « Volontés de mourir » et autonomie(s) des personnes âgées vivant à domicile : enjeux sociaux, psychiques et éthiques (EVA-Sénior), recherche financée par la Caisse Nationale de Solidarité pour l’Autonomie (2024) – Responsable du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction d’un outil d’aide à l’estimation d’une indemnisation des participants à la recherche (INDEM3) (2023-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi et évaluation d’actions de prévention sur l’adhésion des femmes au dépistage organisé du cancer du sein dans une unité mobile de mammographie (Mammobile), recherche financée par la Mutualité Sociale Agricole (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facteurs de vulnérabilité/résilience influençant les trajectoires développementales et les modalités adaptatives d’enfants et d’adolescents confiés à l’Aide Sociale à l’Enfance, Projet FHU (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cardiac Research Network on Aortic Valve and Heart Failure (CARNAVAL), projet FHU (2022-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pandémie, Territoires et Ethique (PANTERE), recherche financée par la DGOS, Ministère des solidarités et de la santé (2021) – Coresponsable du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux du Développement de la Télémédecine en Normandie (EDeTeN), recherche financée par l’Union européenne dans le cadre du programme opérationnel FEDER (2021-2022) – Coresponsable de l’axe Enjeux éthiques et réglementaires de la télémédecine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des choix et des comportements des femmes de plus de 50 ans face aux propositions de dépistages des cancers du sein, du colon et du col de l’utérus (projet DECA3), recherche financée par la Ligue Contre le Cancer (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation d’un outil d’aide à la décision en ligne pour des jeunes femmes atteintes de cancer du sein lors de la proposition de préservation de la fertilité, recherche financée par l’Agence de la Biomédecine (2018-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre après un cancer épithélial de l’ovaire : évaluation multidisciplinaire des séquelles et des besoins de patientes en longue rémission. Approche qualitative du vécu des femmes diagnostiquées pour un cancer épithélial de l’ovaire (projet VIVROVAIRE), recherche financée par la Ligue Nationale Contre le Cancer (2015-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’Education Thérapeutique visant l’amélioration de la qualité de vie des Aidants et des patients opérés par Laryngectomie totale (projet PETAL), recherche financée par le PHRC, Ministère des Affaires Sociales et de la Santé (2015-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers (projet REMEDE), recherche financée par l’INCa (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociabilité et qualité de vie des conjoints des malades atteints d’un cancer des voies aéro-digestives supérieures dans le Nord-Ouest de la France, recherche financée par la Ligue Nationale Contre le Cancer (2008-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les patients et l’information sur leur maladie : le cas des malades atteints de sclérose en plaques, recherche financée par Quadrature Santé (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suicide en série et dynamique communautaire : vulnérabilités structurelles et résilience collective, recherche financée par le CRSH du Canada (2005-2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations du suicide et pratiques de prévention : le cas du Sud-Manche, Recherche financée dans le cadre du Programme Régional de Santé Basse-Normandie (1999-2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche européo-japonais en sciences humaines et sociales sur les conséquences de l’accident de Fukushima, recherche financée par le CNRS, défi interdisciplinaire NEEDS (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme international CORE – Coopération pour la Réhabilitation durable des conditions de vie dans les territoires contaminés par l’accident de Tchernobyl (2002-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages sociaux du littoral et variations paysagères : le cas de l’envasement des plages du Calvados, recherche financée par le Groupement d’Intérêt Public Seine-Aval (2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De l’information à la gestion concertée des risques technologiques, recherche financée par le Ministère de l’Écologie et du Développement Durable (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eau, information et santé : usages de l’eau et gestion du risque sanitaire dans le Nord-Cotentin, recherche financée par le Ministère de l’Aménagement du Territoire et de l’Environnement (2000-2002)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre dans les zones contaminées : gestion du risque radiologique, évaluation des systèmes de communication dans le cas de l’accident de Tchernobyl et stratégies d’information du public, recherche financée dans le cadre du 4e PCRD, Commission Européenne (1997-1999)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème « Santé, corps, société » du Centre de Recherche Risques et Vulnérabilités – CERREV UR3918, Université de Caen Normandie (depuis 2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d’orientation de l’Espace de Réflexion Ethique de Normandie (depuis 2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et Ethique de l’Entrepôt de Données de Santé du CHU Caen Normandie (depuis 2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique, Scientifique et Pédagogique du Centre de Don du Corps de Caen (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique de la Recherche (CER), UNICAEN / CHU de Caen Normandie (depuis 2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’Ethique, Scientifique et Pédagogique du Centre de Don du Corps de Nantes (2023-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du bureau national du Collège des Humanités Médicales. Enseignants de Sciences Humaines et Sociales en Santé (2017-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe Ethique Télésanté mis en place par la DGOS et la Délégation ministérielle au Numérique en Santé (2021-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Cellule de soutien éthique – COVID 19 – Normandie (2020-2021).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Paris A., Gourio C., Zerger C., Ficheux M., Grandazzi G., Parienti J.-J., Morello R., « Compensating patients in trials: perspectives from an ethical committee versus sponsor », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 53, n°10, octobre 2023, e14044. DOI: 10.1111/eci.14044 ⟨hal-04142311v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Gouriot M., Suzat B., Batteur A., Ploteau S., Destrieux C., Grandazzi G., « Don du corps à la science : un nouveau cadre de régulation qui répond à certaines questions mais en soulève bien d’autres ! », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 39, n°2, février 2023, p. 164-169. DOI: 10.1051/medsci/2023011 ⟨hal-04024662v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Goupille P., Suzat B., Rigaud J.-P., Charvin M., Grandazzi G., Gouriot M., Gabuka C., Gaberel T., Benoist G., « Interrompre une grossesse en réanimation sans recueil du consentement de la patiente : enjeux éthiques et médico-légaux », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Intensive Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 31, n° 2, 2022, p. 77-84. DOI: 10.37051/mir-00095 ⟨hal-03934771⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Charvin M., Suzat B., Gouriot M., Grandazzi G., « Directives anticipées et fin de vie : un outil à proposer et valoriser sans pour autant l’imposer », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hépato-Gastro et Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 29, n° 3, 2022, p. 289-294. DOI: 10.1684/hpg.2022.2338 ⟨hal-03934488⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Charvin M., Suzat B., Moutel G., Grandazzi G., « COVID et privation du droit de visites en établissement sanitaire et médico-social : maintenir la relation et penser l’usage des outils numériques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 33, n°2, 2022, p. 63-85. ⟨hal-03934473⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raginel T., Grandazzi G., Launoy G., Trocmé M., Christophe V., Berchi C., Guittet L., « Social inequalities in cervical cancer screening:  a discrete choice experiment among French general practitioners and gynaecologists », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20:693, 2020. DOI: 10.1186/s12913-020-05479-w ⟨hal-03361966⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tousignant M., Garneau G., Carbonell E., Grandazzi G., Morin N., « Séries de suicide impliquant des adolescents et des jeunes : culture et transmission intergénérationnelle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 59, n°2, 2020, p. 156-163. DOI: 10.1051/ppsy/202059156 ⟨hal-03361949⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoit A., Grynberg M., Morello R., Sermondade N., Grandazzi G., Moutel G., « Does a web-based decision aid improve informed choice for fertility preservation in women with breast cancer (DECISIF)? Study protocol for a randomized controlled trial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 ; 10:e031739. DOI: 10.1136/bmjopen-2019-031739 ⟨hal-03361916⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heutte N., Abouzayd M., Plisson L., Trocmé M., Seillier M., Christophe V., Guittet L., Grandazzi G., Babin E., « French therapeutic education program aimed at improving the quality of life of laryngectomized patients and their close relations: the three stages (observational and interventional randomized) of the study “PETAL” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 34, n°4, 2019, p. 823-830. DOI: 10.1007/s13187-018-1380-2 ⟨hal-02149944⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Paradoxes of the French health care system » (Editorial), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 136, n°3, 2019, p. 149-150. DOI: 10.1016/j.anorl.2019.02.011 ⟨hal-02285981⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Roussel L.-M., Cuny F., Morlais F., Launay L., Babin E., « Impact of head and neck cancer on partner's sociability », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 136, n°3, 2019, p. 164-168. DOI: 10.1016/j.anorl.2019.02.017 ⟨hal-02285984⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lechopier N., Moutot G., Lefève C., Teixeira M., Poma R., Grandazzi G., Rasmussen A., « Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publié le 05/09/2018, DOI: 10.15694/mep.2018.0000195.1 ⟨halshs-01908641⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Duchange N., Darquy S., « Le médicament connecté, entre bienveillance et surveillance : analyse des enjeux éthiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 34, n°8-9, août-septembre 2018, p. 717-722. DOI: 10.1051/medsci/20183408019 ⟨hal.inserm.fr/inserm-01878423⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., Van der Schueren M., « Cancers des VADS et comportements à risques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 11, n°4, p. 233-237. ⟨hal-02130365⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Familles et communautés face aux “grappes localisées” de suicides de jeunes : deux exemples en populations québécoise et autochtone », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Enfances Familles Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 24, p. 163-178. URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://efg.revues.org/1028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ⟨hal-02130332⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Heutte N., Grandazzi G., Prévost V., Robard L., « Quality of life and supportive care in head and neck cancers », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 101, n°5, p. 505-510. DOI: 10.1684/bdc.2014.1960 ⟨hal-02130289⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Cooperation between medicine and sociology in head and neck oncology », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology-Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 150, n°5, p. 712-715. DOI: 10.1177/0194599814521783 ⟨hal-02130273⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec le cancer : la vie des conjoints de patients laryngectomisés », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 4, n°4, p. 303-308. DOI: 10.1007/s11839-010-0289-8 ⟨hal-02129274⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Die Zukunft erinnern. Gedenken an Tschernobyl » (Commémorer Tchernobyl : la catastrophe et la mémoire de l’avenir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteuropa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, 2006, n°4, p. 7-18 (article sélectionné et publié en anglais, français et allemand par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurozine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, revue électronique du réseau européen de revues culturelles – URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.eurozine.com/authors/grandazzi.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ⟨hal-02127201⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans revues nationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., Moutel G., « Entre soin et privation de liberté : quelles pistes et quelles régulations pour demain concernant la contention ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 11, n°3, 2024, p. 16-22. DOI: 10.54695/dsso.113.0016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « La loi sur la fin de vie : son esprit, sa pratique et ses perspectives d’évolution. Le regard des sciences humaines et sociales », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 11, n°1, 2024, p. 11-16. DOI: 10.3917/dsso.111.0011 ⟨hal-04601252v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jahier Y., Rabiaza A., Gouriot M., Grandazzi G., Humbert X., « Ressenti des médecins généralistes français concernant la gestion par les autorités sanitaires de la pandémie liée au COVID-19 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 19, n°9, novembre 2023, p. 426-431. DOI: 10.1684/med.2023.932 ⟨hal-04361688⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutot G., Peyrat-Apicella D., Grandazzi G., Robert G., « Représentations de la mort et rapport à la mort. Approches anthropologiques et psycho-existentielles », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 72, n° 10, décembre 2022, p. 1147-1152 ⟨hal-04061176⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suzat B., Charvin M., Gouriot M., Grandazzi G., Moutel G., « Quels freins à l’établissement du certificat de décès à domicile ? Enquête auprès de médecins sur le territoire de Normandie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 70, n° 6, 2022, p. 259-264. DOI: 10.1016/j.respe.2022.07.004 ⟨hal-03934798⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Destrieux C., Suzat B., Charvin M., Baqué P., Ploteau S., Gouriot M., Grandazzi G., « Don du corps à la science et usages des corps à finalités pédagogiques et scientifiques : enjeux éthiques et perspectives pour demain », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 206, n° 8, 2022, p. 1043-1050. DOI: 10.1016/j.banm.2022.02.019 ⟨hal-03934781⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thibault L., Boisgontier A., Charvin M., Grandazzi G., Moutel G., « Prise en charge de l’intersexuation en France : de l’intervention normative à l’accompagnement personnalisé », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 70, n°10, décembre 2020, p. 1069-1075. ⟨hal-03362217⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Duchemin E., Grenet T., Suzat B., Moutel G., « Les directives anticipées : opportunité ou injonction ? Retours d’expériences et questionnements éthiques sur la mise en œuvre du dispositif en Normandie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 17, n°4, 2020, p. 266-272. DOI: 10.1016/j.etiqe.2020.03.003 ⟨hal-03361988⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Karaca S., Grandazzi G., Lenesley P., « La place du patient dans la hiérarchisation des parties prenantes en établissement de soin : un indicateur du souci éthique du management », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 17, n°3, 2020, p. 173-180. DOI: 10.1016/j.etiqe.2020.05.004 ⟨hal-02927055⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Suzat B., Grandazzi G., « Le refus de soins, des situations complexes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l’Infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 69, n°258, 2020, p. 16-18. DOI: 10.1016/j.revinf.2020.01.003 ⟨hal-03361869⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Suzat B., Grandazzi G., « Le refus de soin, un acte discriminatoire ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l’Infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 69, n°258, 2020, p. 27-28. DOI: 10.1016/j.revinf.2020.01.007 ⟨hal-03361864⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bouillaut A., Grandazzi G., Brielle N., « Le devenir socio-économique des mères adolescentes, dix ans plus tard », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 18, n°1, 2019, p. 1-6. DOI: 10.1016/j.sagf.2018.10.002 ⟨hal-02285989⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’envers des sociétés technoscientifiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2006, n°32, p. 61-73. DOI: 10.3917/ecopo.032.0061 ⟨hal-02129238⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Commémorer Tchernobyl : la catastrophe et la mémoire de l’avenir », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oeconomia Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, n°5, 2006, p. 5-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Vivre en zone contaminée ou les paradoxes de la gestion du risque », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°1, p. 41-64. ⟨hal-02125984⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La crise de La Hague : vers une démocratisation de la gestion des risques ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°4, p. 67-91. ⟨hal-02126005⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages individuels et direction d'ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dupont Y., Grandazzi G., Herbert C., Le Gall D., Lemarchand F., Vassort P. (codirection), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2007, 537 p. (1e édition 2003).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F. (codirection), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, 2004, 234 p. (réédition actualisée et augmentée en 2006, en collaboration avec G. Ackerman, 312 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., « EREN : de l’éthique clinique à l’éthique en santé sur les territoires », dans Hazif-Thomas C. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace et du temps pour la réflexion éthique. Les espaces de réflexion éthique régionaux : 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Editions, 2025, p. 123-132.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Les systèmes d’intelligence artificielle en santé mentale : entre promesse technologique et réalité éthique », dans Cayol A. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Kremlin-Bicêtre, Editions Mare & Martin, 2024, p. 163-174.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., Moutel G., « Construire une charte éthique sur la téléconsultation avec les acteurs du territoire : retour sur une expérience menée en Normandie », dans Cayol A. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Edition, 2024, p. 91-99 ⟨hal-04809401⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Heard M., Gouriot M., Grandazzi G., « Le rôle des Espaces de Réflexion Ethique Régionaux et leur partenariat avec le CCNE », dans Delfraissy J.-F., Didier E., Duée P.-H. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de Bioéthique en France. Le Comité consultatif national d’éthique : 1983-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Odile Jabob, 2023, p. 87-99 ⟨hal-04024665⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Du risque au fondement du soin : réflexions sur la vulnérabilité », in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards humanistes sur le droit. Mélanges en l’honneur de la Professeure Annick Batteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, LGDJ, Lextenso éditions, 2021, p. 143-153. ⟨hal-03934453⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints », in Carpigo E., Gebel H., Gourinat V., Kefi N. et Ludwig S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps meurtris, beaux et subversifs. Réflexions transdisciplinaires sur les modifications corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, PUN – Editions Universitaires de Lorraine, 2018, p. 51-55 ⟨hal-04809530⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Un système paradoxant ? Soignants et prise en charge des patients en cancérologie des voies aérodigestives supérieures », in : Amsellem N. et P. Bataille (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique. Biomédicalisation et parcours de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Découverte, Collection « Recherches », 2018, p. 184-199. ⟨hal-02149897⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’âge atomique aux origines de la “culture” du risque », in : Aubry H. et L. Marcondes (coord.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du risque en question. Des inondations aux débordements nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Dispute, 2013, p. 147-167. ⟨hal-02130249⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La gestion du risque nucléaire aux prises avec le territoire : le cas du Nord-Cotentin », in : Coanus T., J. Comby, F. Duchêne et E. Martinais (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cachan, Lavoisier, 2010, p. 347-354. ⟨hal-02129267⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Alimentation et pollution radioactive : la problématique post-accidentelle dans les territoires de Biélorussie contaminés par l’explosion de Tchernobyl », in : Montanari M. et J.-R. Pitte (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions du CNRS, 2009, p. 319-338. ⟨hal-02129260⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Débat public et information sur les risques : le nucléaire aux prises avec les exigences démocratiques », in : Suraud M.-G., M.-P. Blin et G. de Terssac (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Octarès Éditions, 2009, p. 123-139. ⟨hal-02129251⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre après Tchernobyl : la catastrophe comme figure des sociétés technoscientifiques », in : Feltz B., P. Goujon, B. Hériard-Dubreuil, S. Lavelle et W. Lesch (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, technique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-la-Neuve, Éditions Academia Bruylant, 2007, p. 171-181 ⟨hal-04809472⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Commémorer Tchernobyl ? », in : Reinharz Hazan Y. et P. Chastonay (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et droits de l’homme : les nouvelles insécurités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Éditions Médecine et Hygiène, 2006, p. 193-210. ⟨hal-02129233⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Témoins du futur : vivre avec la catastrophe », in : Dornier C. et R. Dulong (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Maison des sciences de l’homme, 2005, p. 317-332. ⟨hal-02126096⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl au quotidien. Confrontation au danger et politiques de prévention », in : Neveu F. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales. 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de la MRSH, n° spécial, Caen, Presses Universitaires de Caen, 2005, p. 307-316. ⟨hal-02126106⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’information sur les risques liés aux installations nucléaires. Entre institutions et société civile, le Nord-Cotentin comme territoire d’expérimentation », in : Propeck-Zimmermann E. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : normes, seuils, limites et expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de la MRSH, n°42, Caen, Presses Universitaires de Caen, 2005, p. 207-238. ⟨hal-02126107⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les enjeux de la réhabilitation dans les territoires contaminés par l’accident de Tchernobyl », in : Scarwell H.-J. et M. Franchomme (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de l’Aube, 2004, p. 326-333. ⟨hal-02126095⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’atome en héritage », in : Grandazzi G. et F. Lemarchand (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, n° 230, 2004, p. 120-130 (réédition en 2006, p. 203-212). ⟨hal-02126091⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., Symaniec V., « Témoigner sur Tchernobyl : les sciences humaines et l’art face à la catastrophe », in : Dépelteau F. et A. Lacassagne (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bélarus : l’État de l’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sainte Foy (Québec), Les Presses de l’Université Laval, 2003, p. 363-380. ⟨hal-02126056⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Du risque territorialisé au fait social total : le suicide dans le Sud-Manche », in : Juan S. et D. Le Gall (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions et genres de vie. Chroniques d’une autre France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2002, p. 241-252. ⟨hal-02126042⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Vivre en zone contaminée ou les paradoxes de la gestion du risque », in : Goujon A., J.-C. Lallemand et V. Symaniec (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques sur la Biélorussie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2001, p. 307-335.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bocéno L., Dupont Y., Grandazzi G., Lemarchand F., « Жизнь в зараженой зоне или парадоксы управления риском » (Life in contaminated zone and paradoxes of risk management), in : Dourdiniets B. B., Y. I. Sayenko et Y. O. Privalov (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Соціальні ризики та соціальна безпека в умовах природних і техногенних надзвичайних ситуацій та катастроф (Social risks and social safety in conditions of natural and technogenic emergency situations and catastrophes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie nationale des sciences d’Ukraine, Kiev, Éditions Stylos, 2001, p. 296-312.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes publiés de conférences internationales, congrès et colloques...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., « La recherche et les ERER : expérience et perspectives », dans Camier-Lemoine E. et J.-E. Bazin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et management en santé. Quelle(s) éthique(s) pour quel(s) management(s) en santé ? Colloque national des Espaces de réflexion éthique régionaux, 6-7-8 novembre 2024 – Lyon, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2025, p. 25-30. ⟨hal-05329480v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Moutel G., Grandazzi G., Castanon L., Cherchem N., « Quelle légitimité de la transgression dans le soin ? », dans Hazif-Thomas C., Fiorenza-Gasq M. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique, entre résistance et résilience. Colloque national des Espaces de réflexion éthique régionaux, 12-13-14 octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, LEH Edition, 2023, p. 129-136 ⟨hal-04305211v1⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Trocme M., Grandazzi G., Seillier M., Christophe V., Mouawad, F., « PETAL : Programme d’Éducation Thérapeutique visant l’amélioration de la qualité de vie des Aidants et des patients opérés par laryngectomie totale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 131, n°4S, 2014, p. A105.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Launay L., Morlais F., Grandazzi G., Babin E., « Cancer de la tête et du cou : impact sur la sociabilité des couples conjoint-malade », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 130, n°4S, 2013, p. A167.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Des zones contaminées aux territoires à risques : le risque radiologique et la question de la distanciation », Actes de la 21e Réunion de l’Observatoire des opinions sur les risques et la sécurité, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques réels et risques perçus : Effet de la proximité géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRSN, 2002, p. 12-37.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Éducation aux risques, ou risques de l’éducation ? », Actes des XXIIe Journées internationales sur la communication, l’éducation et la culture scientifiques et industrielles, Paris, DIRES, 2000, p. 279-284. ⟨hal-02126022⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « From making the catastrophe banal to the management of the tragedy », in : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and information. From uncertainties to interventions in the Chernobyl contaminated regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d’Écologie Humaine et des Sciences de l’Environnement, Cahiers n°2, Genève, Suisse, 1999, p. 79-86. ⟨hal-02126001⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du parcours de télésurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux du GT8 de la Cellule éthique du numérique en santé, Délégation au numérique en santé, juillet 2025, 42 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esante.gouv.fr/sites/default/files/media_entity/documents/rapport-telesurveillance-22072025.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Préface du roman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parfum de l’osmanthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Sila Yildirimcan Karaca, Librinova, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de réflexion éthique pour l’analyse des situations complexes en Télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux du GT8 de la Cellule éthique du numérique en santé, Délégation au numérique en santé, juin 2023, 52 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esante.gouv.fr/sites/default/files/media_entity/documents/minist-sante-gt8-pistea-mise-en-page_260630%5B97%5D_0.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., et al., Rapport final du projet Pandémie, Territoires et Éthique (PANTERE), DGOS/Ministère de la Santé, 2021, 334 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Retentissement psychosocial », in : Prades J.-M. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La douleur en ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Issy-les-Moulineaux, Elsevier Masson, 2014, p. 137-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « L’éducation thérapeutique », in : Chabolle F. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et séquelles des traitements en cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Issy-les-Moulineaux, Elsevier Masson, 2013, p. 166-168.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Qualité de vie des patients en cancérologie ORL », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d’oto-rhino-laryngologie et de chirurgie cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°316, p. 10-14.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, 20 ans après : l’avenir d’une catastrophe », Cahier de la Chaire de responsabilité sociale et de développement durable, Montréal, UQAM, n°02-2006, 21 p. ⟨hal-02127247⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exode rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Éditions du Mémorial de Caen / France Bleu, 2005, 16 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Acceptabilité sociale des risques » (p. 2-4), « Suicide » (p. 452-455) et « Catastrophe de Tchernobyl » (p. 456-459), in : Dupont Y., G. Grandazzi, C. Herbert, D. Le Gall, F. Lemarchand et P. Vassort (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2003 (2e édition en 2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Réflexions et propositions sur la gestion des déchets nucléaires », in : Boisson P., P. Huet et J. Mingasson, Rapport de la Mission collégiale de concertation Granite, juin 2000, Annexe IX.2, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Compte-rendu du colloque “Risque et société” », Mana, 1999, n°6, p. 329-334.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « La représentation sociale des MJPM », dans le cadre du colloque Réformer le droit des majeurs protégés : pourquoi ? Comment ? Jusqu’à quel point ? Acte 2. Mandataire judiciaire à la protection des majeurs : quel(s) sens donner à cette profession ?, organisé par l’ICREJ et la Chaire pour la Paix, Université de Caen Normandie, 31 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Enjeux de l’interdisciplinarité pour la recherche sur la fin de vie », dans le cadre de la journée de Lancement du Programme de Recherche Interdisciplinaire sur la Fin de vie, CNAM, Paris, 9 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Téléconsultation et outils numériques : révolution médicale ou fracture sociale ? », Forum Européen de Bioéthique, Strasbourg, 5 février 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Ethique et prises en charge individualisées : comment réagir face aux demandes des patientes ? Le point de vue du sociologue », 46e Journées de la Société Française de Sénologie et de Pathologie Mammaire, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise en charge et traitement personnalisés : (R)Evolutions récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, 19-21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « Dépendance, bien vivre et bien vieillir : entre volonté des proches  et autonomie des personnes, comment choisir ? », dans le cadre du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémorial de Caen, 10 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session « La personne de confiance, un dispositif obsolète dans certaines situations ? » lors du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémorial de Caen, 10 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Accompagner la fin de vie, aider à mourir : entre valeurs du soin et rupture anthropologique, quels enjeux éthiques ? », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin de vie : éthique, législation et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, 23 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session « La mort choisie est-elle applicable pour le trouble de la personnalité limite ? » lors du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité limite : où en sommes-nous en 2024 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 2-3 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Légaliser l’aide à mourir : les enjeux d’une hypothèse », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin de vie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacé, 14 et 15 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant dans la table ronde « De la démocratie participative à la bioéthique : quelle finalité du débat public ? », dans le cadre du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2024 : 30 ans des lois de bioéthique. Quels progrès demain pour les citoyens, usagers et patients ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Malo, 11 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Choix procréatifs et destin de l'humain : enjeux éthiques des demandes de stérilisation volontaire pour raison environnementale », XXIIe Congrès international des sociologues de langue française, Ottawa, 8-12 juillet 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., modérateur de la session « Ethique » lors du 10e Congrès du Collège des humanités médicales, Des airs, des eaux, des lieux au XXIe siècle : enseigner les humanités médicales à l’ère de l’Anthropocène, Montpellier, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Grandazzi G., « Pour un encadrement éthique de l’intelligence artificielle en santé mentale », communication au Symposium Santé Mentale et Intelligence Artificielle, Caen, 29 et 30 janvier 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Mourir en 2023 », communication au colloque Accompagner la fin de vie. Réalités, évolutions et collaborations entre professionnels de santé, Caen, 16 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « La prise en charge de la fin de vie peut-elle/doit-elle évoluer ? », communication au colloque Accompagner la fin de vie. Réalités, évolutions et collaborations entre professionnels de santé, Caen, 16 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde « Quelles disciplines scientifiques pour étudier le chez soi et la longévité, regards interdisciplinaires et interprofessionnels » lors du colloque Longévité et chez soi : réussir et partager l’expérience du vieillir, Cabourg, 31 mars 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Introduction du colloque de restitution du projet Enjeux du Développement de la Télémédecine en Normandie, Université de Caen Normandie, 17 mars 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouriot M., Moutel G., Grandazzi G., Duclos Pégeault S., Castanon L., Cherchem N., « Quelle légitimité de la transgression dans l’action de soin ? », Communication au colloque national L’éthique entre résistance et résilience : quand la passivité n’a pas sa place, Limoges, 12-14 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur d’une table ronde « Pourquoi et comment créer une charte et un comité d’éthique et de déontologie des partenariats ? » lors du Symposium virtuel ELA International, L’innovation thérapeutique : quelles règles éthiques et quels accès ?, 24 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur du symposium « Euthanasie, suicide médicalement assisté et psychiatrie : fin de la vie, fin de sa vie » au Congrès de la Fédération Trauma Suicide Liaison Urgence, Du mal-être... au mieux-être, Université de Caen Normandie, 5-7 juillet 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., Charvin M., Moutel G., « Mobiliser les sciences humaines pour un retour d’expérience sur l’éthique en temps de crise : le projet PANTERE », Communication au 9e Congrès du COLHUM, Strasbourg, 9-10 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charvin M., Gouriot M., Duclos Pegeault S., Cherchem N., Castanon L., Grandazzi G., Moutel G., « Droit de visites en EHPAD, USLD et à l’hôpital durant la crise COVID », Communication au Colloque national Ethique et Covid : retours d’expériences des espaces éthiques régionaux, en visioconférence, 13 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur Ethique et information de la femme enceinte, 19e Journées de Gynécologie, de Pédiatrie néonatale, d'Obstétrique et de Médecine prénatale, Deauville, 26 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., « Le médicament connecté, entre bienveillance et surveillance : analyse des enjeux éthiques », Communication au colloque national Intelligence artificielle en médecine : quels enjeux éthiques ?, Tours, 11 et 12 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Regard sociologique sur les cancers des VADS », Communication lors de la Journée « Cancers des voies aérodigestives supérieures », Cancéropôle Nord-Ouest, Amiens, 20 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur la Gestation pour autrui, 18e Journées de Gynécologie, de Pédiatrie néonatale, d'Obstétrique et de Médecine prénatale, Deauville, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Quelles évolutions et quels enjeux demain pour le don de gamètes ? », organisée dans le cadre des Etats généraux de la bioéthique, Rouen, 29 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Anonymat des dons de gamètes et d'embryons  », Forum Européen de Bioéthique, Strasbourg, 2 février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Prédictivité, un progrès pour la société ? », intervention lors de la table ronde « Les nouvelles technologies peuvent-elles nous faire anticiper tous les risques ? », Colloque Vers l’Assureur augmenté !, organisé par RGA International Reinsurance Company Limited, Paris, 17 janvier 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Neuro-amélioration biomédicale de l'humain : enjeux éthiques et socio-anthropologiques », XXe Congrès international des sociologues de langue française, GT09 Biotechnologies et destin de l’humain, Montréal, Québec, 4-8 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints », Colloque Corps meurtris, beaux, subversifs : réflexions transdisciplinaires sur les modifications corporelles, Strasbourg, 28-30 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Seillier M., Christophe V., Babin E., « Programme d’éducation thérapeutique visant l’amélioration de la qualité de vie des aidants et des patients opérés par laryngectomie totale », 8e Congrès de l’AFPSA, Liège, Belgique, 15-17 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Cuny F., Launay L., Morlais F., Babin E., « Head and neck cancer: impact on sociability of patients-partners couples », 9th International Head and Neck Cancer Quality of Life Conference, Liverpool, Royaume-Uni, 13-14 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocmé M., Christophe V., Guittet L., « Médecins et acteurs institutionnels face aux dépistages des cancers : représentations des risques, des surdiagnostics et des surtraitements », 3e Colloque de Bobigny Sur- et sous-médicalisation, surdiagnostics, surtraitements, Bobigny, 25-26 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocmé M., Seillier M., Christophe V., Babin E., « Therapeutic education program aimed at improving the quality of life of laryngectomised patients and their close relations », 27th Annual Scientific Meeting of European Association for Cancer Education, Caen, 26-28 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Cuny F., Launay L., Morlais F., Babin E., « La sociabilité à l’épreuve du care : les femmes de patients atteints d’un cancer des VADS », 5e Congrès de l’Association Française de Sociologie, RT19 Santé, Médecine, Maladie et Handicap, Nantes, 2-5 septembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Head and neck cancer: impact on the quality of life of patient’s partners », 2nd meeting of European Academy of ORL and Head & Neck Surgery, Nice, 27-30 Avril 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancer de la tête et du cou : impact sur la sociabilité des couples conjoint-malade »,  119e Congrès National de la Société Française d’Oto-Rhino-Laryngologie et de Chirugie de la Face et du Cou, Paris, 15-17 Octobre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Head and neck cancer: impact on the quality of life of patient’s partners », 37th GRELL Meeting, Porto, Portugal, 17-18 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Le travail du care : les proches entre reconnaissance et invisibilité », Colloque international La santé, quel travail !? Santé et maladie, entre définitions savantes et pratiques professionnelles, Nantes, 25-26 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Apport de la sociologie dans la prise en charge de patients atteints de tumeurs des VADS », Congrès de la Société Française de Chirurgie Oncologique, Nancy, 16-18 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Head neck cancers: impact on the daily lives of spouses », 7th International Head and Neck Cancer Quality of Life Conference, Liverpool, Royaume-Uni, 4-5 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Cancers des VADS : impact sur la vie quotidienne des proches », 117e Congrès de la Société Française d’Oto-Rhino-Laryngologie et de Chirurgie de la Face et du Cou, Paris, 16-18 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le suicide en milieu rural », Colloque Les représentations du suicide dans notre société, Saint-Lô, 23 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Babin E., « Les proches face à la chronicisation du cancer : les conjoints de patients atteints d’un cancer des VADS », Colloque international Le soin négocié entre malades, proches et professionnels. Situations de -maladies et de handicaps de longue durée, Brest, 8-9 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « S’alimenter en territoire contaminé : pollution radiologique, normes et lien social », Colloque L’homme et sa nourriture. Symbolique et enjeux éthiques, Strasbourg, 8-10 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « De Tchernobyl à La Hague : enjeux et risques de l’énergie nucléaire », Colloque Environnement et santé : les nouvelles technologies, entre espoirs et inquiétudes, Caen, 12-13 mars 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Organisation et modération d’une table ronde sur « L’action des ONG et des associations humanitaires » dans le cadre du colloque Vivre Tchernobyl organisé par le Conseil Régional Rhône-Alpes, Lyon, 15-16 mai 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Sociabilité et qualité de vie des conjoints des malades atteints d’un cancer ORL », Colloque national Politique de Recherche de la Ligue Nationale Contre le Cancer, Bordeaux, 25 janvier 2008 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Rapporteur en séance plénière de quatre sessions thématiques, Colloque Activités à risques et démocratie : vers de nouvelles formes de gouvernance ? organisé par l’Institut Européen de Cindyniques, L’Office Parlementaire d’Évaluation des Choix Scientifiques et Techniques et le Conseil Économique et Social, Paris, 17-19 mars 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les sociétés technoscientifiques face aux catastrophes », Colloque international Éthique et complexité socio-technique, Louvain, Belgique, 29-31 mai 2002 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la confrontation au risque à l’émergence d’une culture du risque », Colloque franco-allemand Science et technique : chance ou menace pour notre avenir ? Approches françaises et allemandes, Sarrebruck, Allemagne, 27-29 janvier 2000 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le risque comme construction sociale : le cas du nucléaire », 2e Congrès National de Radioprotection, Société Française de Radioprotection, Angers, 2-4 juin 1999.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « La vie quotidienne dans les territoires contaminés », Journées de la Société Française de Radioprotection La gestion des contaminations radioactives de l’environnement, Saint-Malo, 23-25 septembre 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, une catastrophe banalisée », Colloque international Le traitement psycho-social des conséquences de l’accident de Tchernobyl. La mise en place de stratégies de développement local, Angers, 4-5 avril 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervention lors de la journée Les symptômes psychologiques et comportementaux en EHPAD, Conseil départemental de la Manche, Saint-Lô, 10 février 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le projet de recherche EVA-Sénior », Intervention lors de la Journée Régionale des Equipes de Soins Palliatifs de Normandie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seul(s) face à une demande de mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen Normandie, 28 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., intervention dans une table ronde sur la collégialité lors de la Journée Régionale des Equipes de Soins Palliatifs de Normandie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seul(s) face à une demande de mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen Normandie, 28 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Santé humaine : décloisonner les formations, redonner du sens », intervention lors de la journée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former aux métiers de la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisée dans le cadre du Cycle des Hautes Etudes de l’Education et de la Formation 2025-2026 « Travail, compétences, éducation : quel(s) futur(s) ? », IH2EF, Palaiseau, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gérardin P., Grandazzi G., Morange A., « L’éthique en protection de l’enfance dans le cadre d’un projet de recherche mené par la Fédération Hospitalo-Universitaire – Protection Ensemble Avançons (FHU-PEA) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée annuelle de l’éthique au CHU de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moutel G., Grandazzi G., Gouriot M., Conférence débat, « Le refus de soin : entre respect de la liberté de choix du patient et nécessité de soins », Plérin, 25 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La « crise du nucléaire » dans le Nord-Cotentin (1995) et l’émergence d’une co-expertise citoyenne », Communication au séminaire Sciences, Techniques et Société 2025-2026 sur le thème </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucléaire, énergie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Caen Normandie, 23 septembre 2025, DOI : 10.60527/vqvm-8109</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Berchi C., Gourio C., Grandazzi G., Morello R., « The INDEM3 project: Community perspectives on compensation of patients in clinical trials », Poster présenté au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th congress of the European Association for Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki, 28 juin-1er juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modération de l’après-midi de la Journée des EHPAD de Normandie, Deauville, 16 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à deux tables rondes lors des journées sur les enjeux éthiques de la contention organisées par l’EREN et l’ARS de Normandie, Université de Caen, 28 et 29 avril 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Organisation et participation à un ciné-débat autour du film </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre d’à côté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pedro Almodovar, en partenariat avec l’Université de Caen et le cinéma Lux, Université de Caen Normandie, 18 février 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Rythmes, durées, vécus : ambivalence dans les temporalités du mourir », Intervention lors de la Journée Régionale de Soins Palliatifs, Les temporalités à l’épreuve de la transdisciplinarité, Université de Caen Normandie, 19 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde lors de la journée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autodétermination de la personne accompagnée : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l’Union Régionale des Associations Familiales de Normandie, Caen, 3 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde « Ethique et IA : quelle sécurisation des données ? » lors de la Journée régionale Normandie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec l’intelligence artificielle, parlons-en !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l’ANFH Normandie, 19 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La voix : apports des sciences humaines », intervention lors de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisée par la MGEN, Université de Caen Normandie, 16 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., intervention lors de la journée « Initiatives et prises de risques : la responsabilité des directeurs » organisée par l’Association des Directeurs d’Hôpital de Normandie, CHU de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Quelles sont les pistes d’actions pour améliorer l’accompagnement dans l’après-cancer ? », Journée de l’axe “Cancers, individu et société” du Cancéropôle Nord-Ouest, Amiens, 18 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Le corps à l’épreuve : vécu des temporalités et subjectivités des femmes en rémission d’un cancer épithélial de l’ovaire », intervention lors de la Journée de l’axe “Cancers, individu et société” du Cancéropôle Nord-Ouest, Amiens, 18 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la session sur les dimensions socio-culturelles du suicide lors de la 8e Journée d’étude gérontologique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la souffrance passagère au risque suicidaire. Ensemble, comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CLIC du Bessin, Bayeux, 17 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Daubin C., Samba D., Grandazzi G., Chaillot F., Parienti J.-J., Morello R., Gakuba C., “Compensating Patients in Trials: An Ethical Dilemma Submitted to the Ethical Clinical Group of a French University Hospital”, Poster présenté au 16th congress of the European Association for Clinical Pharmacology and Therapeutics, Rotterdam, 8-11 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Légaliser l’aide active à mourir : les enjeux d’une hypothèse », intervention lors de la Journée annuelle de l’éthique du CHU de Rouen Normandie, 6 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Réflexion éthique sur l’évolution de la loi sur la fin de vie », Journée des EHPAD de Normandie, Deauville, 3 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Analyse de situations et réflexion éthique », intervention lors de la Journée d’étude ACSÉA, Et si nous étions maltraitants ?, Mondeville, 27 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Launay P., « Réflexions éthiques autour de la fin de vie », intervention lors de la soirée d’échange sur les soins palliatifs et l’accompagnement de fin de vie organisée par l’ARS de Normandie, Sées, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervention lors de la journée d’échanges Troubles du comportement et sexualité en EHPAD, organisée par l’ARS Normandie et le CR3PA Nord Ouest, Caen, 13 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., participation à un ciné-débat sur la bientraitance en institution médicosociale, organisé par la Clinique d’Alençon, Alençon, 18 décembre 2023. * Moutel G., Gouriot M., Grandazzi G., « Quels enjeux éthiques pour intégrer l’intelligence artificielle demain à la relation de soins ? », intervention lors de la Journée Régionale de l’Ethique du Numérique en Santé, Agence Régionale de Santé de Normandie, Caen, 15 décembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Gouriot M., « Réflexion sur les enjeux éthiques du signalement des femmes victimes de violence », intervention lors de la journée Prise en charge des violences conjugales et intrafamiliales : quels enjeux et quels nouveaux rôles pour les professionnels de santé ?, Université de Caen Normandie, 10 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur lors de la 10e Journée Annuelle des Groupes Ethiques Territoriaux, Fin de vie : les pratiques professionnelles face aux évolutions de la société, organisée par l’Espace de Réflexion éthique de Normandie, Port-Jérôme-sur-Seine, 22 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur « Réflexion éthique, juridique et sociologique sur la e-santé », Journée des EHPAD de Normandie, Deauville, 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peyro-Saint-Paul L., Gaillard C., Paris A., Gourio C., Zerger C., Ficheux M., Grandazzi G., Parienti J.-J., Morello R., « Patients in clinical trials not compensated despite of inconveniences », Poster présenté lors de la Journée Normande de Recherche Biomédicale, Caen, 8 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Communication lors de la journée annuelle du Groupe d’Ethique Clinique du CHU de Caen Normandie, Cadre légal de l’accompagnement de la fin de vie : vers un accès aux aides actives à mourir ?, CHU de Caen Normandie, 7 février 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Animation d’une table ronde sur « L’enquête par entretiens : enjeux méthodologiques, éthiques et déontologiques » lors de la journée d’étude Santé, corps, société : enjeux éthiques et méthodologiques du CERREV, Université de Caen Normandie, 15 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Intervenant et grand témoin lors de la journée thématique régionale La relation aux familles, proches et aidants… se réinventer ? organisée par l’ANFH Normandie, Le Havre, 23 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Ethique et recherches qualitatives en santé », communication lors de la journée Santé, corps, société : enjeux épistémologiques et méthodologiques du CERREV, Université de Caen Normandie, 24 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Faut-il légaliser l’euthanasie ? » organisé par l’EREN, avec Jean-Louis Touraine et Jean-Marc La Piana, 27 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Peut-on rendre obligatoire la prévention en santé publique ? A propos du passeport sanitaire » organisé par l’EREN, avec Bernard Baertschi, 28 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « La spiritualité à l’hôpital » organisé par l’EREN, avec Marion Muller-Colard, 10 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Pornographie et internet » organisé par l’EREN, avec le Pr Israël Nisand, 29 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre après un cancer épithélial de l’ovaire : approche qualitative du vécu des femmes en longue rémission », Communication lors de la journée de l’axe « Cancers, Individu et Société » sur Les séquelles psycho-sociales de la maladie et des traitements du cancer, Cancéropôle Nord-Ouest, format digital, 31 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant lors du webinaire « Normes procréatives catholiques et révision des lois de bioéthique » organisé par l’EREN, avec Séverine Mathieu, 22 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Assistance médicale à la procréation : faut-il lever l’anonymat du don de gamètes ? », organisée par la Mutualité Française Normandie, Rouen, 9 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Directives anticipées en structure médico-sociale : quelle pertinence ? », intervention lors de la 19e Journée régionale du Réseau Normand Qualité Santé, Caen, 18 juin 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à la table ronde « Les enjeux éthiques dans la vie quotidienne à domicile et en institution », Assises Régionales du Plan Maladies Neuro-Dégénératives, Caen, 18 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Respect de la personne et de ses préférences singulières : valeurs engagées, engagements professionnels », Colloque régional Bien vieillir, un enjeu du vivre ensemble : penser le grand âge au domicile et en institution, Fauville-en-Caux, 21 septembre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baleyte J.-M., Levaillant J., Grandazzi G., « Du diagnostic d'autisme à l'adolescence : impact sur le self et les processus identitaires », Communication dans le cadre du séminaire Question d'étiquetage dans le domaine de la santé et impact sur les sujets, CEDITEC, Université Paris Est Créteil, 30 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la conférence-débat « L'éthique de la recherche : de Nuremberg à nos jours », Université de Caen Normandie, Caen, 12 décembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « L'usager face à l'institution de soins » lors du Colloque La peur de l'autre: un défi pour les démarches de soins et d'accompagnement, Rouen, 28 septembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Le refus de soin : un vrai choix du patient ? » lors de la 3e Journée annuelle des Groupes d'éthique clinique du territoire normand, IFSI du Havre, Le Havre, 9 juin 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur de la table ronde « Enjeux sociétaux de la recherche » lors du 1e Forum national Ethique de la recherche, maladie d’Alzheimer et maladies neurodégénératives, Université de Caen Normandie, Caen, 2-3 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le grand âge : être et rester un être sexué », Communication lors de la Journée d’études Les vieux, quand leurs ébats font débats ! Vie affective et sexuelle des personnes âgées, organisée par le CLIC du Bessin et le Réseau de Santé du Bessin, Bayeux, 29 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Conférence introductive de la 2e Journée annuelle de l’Espace de Réflexion Ethique de Basse-Normandie Entrée et sortie en institution sanitaire et médico-sociale : questions éthiques, Carentan, 4 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Guittet L., Christophe V., « Le dépistage organisé du cancer du col de l’utérus sous le regard de médecins généralistes, de gynécologues et de la littérature », Poster présenté lors du 8e Congrès de l’Association Francophone de Psychologie de la Santé, Liège, Belgique, 15-17 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde lors du débat public Génétique et médecine prédictive : rêve ou cauchemar ?, organisé par l’Agence Régionale de Santé Basse-Normandie et la Conférence Régionale de la Santé et de l’Autonomie, Caen, 10 décembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Modérateur d’une « controverse publique » sur Adolescence : vulnérabilité individuelle ou invention de la société ? dans le cadre des 2e Rencontres de la Santé à Caen organisées par la Ville de Caen et l’Agence Régionale de Santé Basse-Normandie, Caen, 6 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trocmé M., Grandazzi G., Seillier M., Christophe V., Babin E., « Programme d’éducation thérapeutique visant l’amélioration de la qualité de vie des aidants et des patients opérés par laryngectomie totale », Poster présenté lors des 7e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 12-14 mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Cuny F., Grandazzi G., Morlais F., Launay L., « Patient's partners in head neck cancer », Poster présenté à IFOS 2013 - 20th International Federation of Oto-Rhino-Laryngological Societies World Congress, Séoul, Corée du Sud, 1-5 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancer de la tête et du cou : Impact sur la sociabilité des proches », Poster présenté lors de la 5e Journée de la recherche du CHU de Caen, Caen, 15 mars 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « La catastrophe, échec du calcul des risques ou paradigme pour penser ce qui nous menace ? », Conférence dans le cadre du séminaire thématique Risques et modélisations du LIED (Laboratoire Interdisciplinaire sur les Energies de Demain), Paris, 22 janvier 2013 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Trocme M., Christophe V., Guittet L., « Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers », Poster présenté aux 4e Rencontres Annuelles de l’INCa, Paris, 4 décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Transition écologique et développement territorial : obstacles et enjeux », Intervention devant l’Assemblée Territoriale de Corse, Ajaccio, 3 juillet 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Cuny F., Grandazzi G., Morlais F., Launay L., « Cancer de la tête et du cou : Impact sur la qualité de vie des proches », Poster présenté lors du 13e Congrès de la Société Internationale Francophone d’ORL et de Chirurgie Cercvico-Faciale, Hammamet, Tunisie, 11-13 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Enjeux des situations post-accidentelles nucléaires : les leçons de Fukushima », Communication plénière aux 5e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 10-11 mai 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Qualité de vie et impact du cancer de la tête et du cou chez les conjoints », Communication aux 5e Journées Scientifiques du Cancéropôle Nord-Ouest, Deauville, 10-11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Pédagogie de la catastrophe : la leçon des accidents industriels ? », Conférence organisée par le Conseil Général du Val de Marne dans le cadre du l’Université Populaire de l’Eau et du Développement Durable sur le thème Crises environnementales et culture du risque, Nogent sur Marne, 10 avril 2012 (conférencier invité).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Discutant invité de l’intervention de Bernard Laponche sur « Nucléaire civil : les limites de la transparence », Journée d’étude Les enjeux éthiques et sociaux de la sûreté nucléaire organisée par le CERSES et le GREGHEC (CNRS, Université Paris Descartes, HEC), Paris, 27 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Grandazzi G., Morlais F., Launay L., Babin E., « Cancers de la tête et du cou : impact sur la qualité de vie des proches », Poster présenté lors de la 4e Journée de la Recherche du CHU de Caen, Caen, 23 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le couple face au cancer : care et conjugalité », Journées d’études Le couple face à la santé et à la maladie, CNRS/EHESS, Toulouse/Marseille, 15 mars/17 mai 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cuny F., Babin E., Grandazzi G., « Qualité de vie des conjoints de patients atteints d’un cancer de la tête et du cou », poster présenté lors de la 3e Journée de la Recherche du CHU de Caen, Caen, 18 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde Histoire et enjeux du développement de l’énergie nucléaire, 7e Salon du livre d’histoire des sciences et des techniques, Ivry-sur-Seine, 20 novembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Guittet L., « Représentations, pratiques et rôle des médecins généralistes dans la réduction des inégalités sociales d’accès et de recours au dépistage des cancers », Journée d’étude Inégalités sociales : du constat à l’action, Cancéropôle Nord-Ouest, Lille, 22 novembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde Enjeux autour de l’IVG, 7e Journée de l’Espace Ethique des Soins et de la Santé de Basse-Normandie, CHU de Caen, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Vivre avec le VIH : approche sociologique de l’expérience de la maladie », Conférence dans le cadre des Jeudis de la santé du CHU de Caen, Caen, 29 avril 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec le cancer : le quotidien des conjoints de laryngectomisés », poster présenté au 116e Congrès de la Société Française d’Oto-Rhino-Laryngologie et de Chirurgie de la Face et du Cou, Paris, 4-6 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Babin E., Grandazzi G., « Vivre avec un proche atteint d’un cancer des voies aéro-digestives supérieures : conjugalité et temporalité de la maladie », 3e Journée Cancer et Sciences Humaines du Cancéropôle Nord-Ouest, Caen, 14 novembre 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Rapporteur en séance plénière et modérateur de l’atelier Vivre avec le cancer : l’individu et son entourage face à la maladie lors de la 2e Journée Cancer et Sciences Humaines du Cancéropôle Nord-Ouest, Rouen, 11 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Participation à une table ronde sur La gouvernance des risques lors d’une réunion thématique régionale organisée dans le cadre du « Grenelle de l’environnement » par l’Institut Européen des Risques, Honfleur, 4 octobre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la perception à l’appréhension des risques », Journée d’études sur La perception des risques, Pôle Risques de la MRSH de l’Université de Caen, 9 février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « De la santé aux conditions de vie : approche sociologique de la problématique post-accidentelle dans les territoires contaminés par la catastrophe de Tchernobyl en Biélorussie », Séminaire ERI3 INSERM, Caen, 8 février 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl, 20 ans après : commémoration et biopolitique », 2e Université européenne d’été de Tchernobyl, Vilnius, Lituanie, 1er septembre 2006.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Le suicide aujourd’hui et la place de l’individu dans la société contemporaine », Journées franco-québécoises Peut-on prévenir le suicide ?, Chaville, 18 mars 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « L’art : un rempart face au suicide ? », Conférence-débat, Délégation du Québec, Paris, 16 mars 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Tchernobyl et le risque nucléaire », Séminaire du Groupement Pluridisciplinaire sur les Risques, MRSH de l’Université de Caen, 2 février 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Information et gestion concertée des risques technologiques », Séminaire du programme Évaluation et prise en compte des risques naturels et technologiques, Ministère de l’Aménagement du Territoire et de l’Environnement, Paris, 6-7 décembre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., Lemarchand F., « Approche socio-anthropologique du nucléaire dans l’ex-URSS », Séminaire du LASAR, Université de Caen, 21 novembre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Les conséquences sociales de la catastrophe de Tchernobyl en Biélorussie », Faculté Franco-Biélorusse de l’Université Européenne des Sciences Humaines, Minsk, Biélorussie, 28 avril 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi G., « Socio-anthropologie et prévention du suicide », Séminaire du LASAR, Université de Caen, 17 octobre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur la fin de vie : son esprit, sa pratique et ses perspectives d’évolution. Le regard des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 1 (5), pp.11-16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.111.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre soin et privation de liberté. Quelles pistes et quelles régulations pour demain concernant la contention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Santé et éthique en Ehpad (1ère partie) Espaces éthiques, 11 (3), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.113.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don du corps à la science : un nouveau cadre de régulation qui répond à certaines questions mais en soulève bien d’autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Batteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.164-169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating patients in trials: Perspectives from an ethical committee versus sponsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peyro-Saint-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Zerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, [e14044], [8 p.]. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.14044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti des médecins généralistes français concernant la gestion par les autorités sanitaires de la pandémie liée au Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Jahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rabiaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.426-431. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/med.2023.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre une grossesse en réanimation sans recueil du consentement de la patiente : enjeux éthiques et médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Intensive Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37051/mir-00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture anthropologique liée à la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Peyrat-Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (10), pp.1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donation of the body to science and uses of bodies for educational and scientific purposes: Ethical issues and perspectives for tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (8), pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la mort et rapport à la mort. Approches anthropologiques et psycho-existentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Peyrat-Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (10), pp.1147-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directives anticipées et fin de vie : un outil à proposer et valoriser sans pour autant l’imposer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hpg.2022.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins à l’établissement du certificat de décès à domicile ? Enquête auprès de médecins sur le territoire de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID et privation du droit de visites en établissement sanitaire et médico-social : maintenir la relation et penser l’usage des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La disparition sociale des corps, 33 (2), pp.63-85. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.332.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins, un acte discriminatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (258), pp.27-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2020.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities in cervical cancer screening: a discrete choice experiment among French general practitioners and gynaecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raginel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05479-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a web-based decision aid improve informed choice for fertility preservation in women with breast cancer (DECISIF)? Study protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.e031739. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries de suicide impliquant des adolescents et des jeunes : culture et transmission intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseu Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/202059156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient–stakeholders place in performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lenesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus de soins, des situations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (258), pp.16-18. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2020.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : opportunité ou injonction ? Retours d’expériences et questionnements éthiques sur la mise en œuvre du dispositif en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.266-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de l’intersexuation en France : de l’intervention normative à l’accompagnement personnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (10), pp.1069-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir socioéconomique des mères adolescentes, 10 ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of the French health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (3), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136 (3), pp.165-168. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital pill, between beneficence and vigilance: ethical stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duchange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Darquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.717 - 722. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer des VADS et comportements à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.233-237. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/s11839-017-0634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et communautés face aux « grappes localisées » de suicides de jeunes : deux exemples en populations québécoise et autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fin de vie et mort, 24, pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between Medicine and Sociology in Head and Neck Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otolaryngology - Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (5), pp.712-715. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0194599814521783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le cancer : la vie des conjoints de patients laryngectomisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.303-308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-010-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers des sociétés technoscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Destination Tchernobyl, 1 (32), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.032.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Zukunft erinnern. Gedenken an Tschernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tschernobyl Vermächtnis und Verpflichtung, 4, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information sur les risques liés aux installations nucléaires. Entre institutions et société civile, le Nord-Cotentin comme territoire d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Risques : normes, seuils, limites et expertises, 42, pp.207-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchernobyl au quotidien. Confrontation au danger et politiques de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen, n° spécial, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bocéno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Connaissance et risque, 1, pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de La Hague : vers une démocratisation de la gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vulnérabilités et technosciences, 4, pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’interdisciplinarité pour la recherche sur la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : Lancement du Programme de Recherche Interdisciplinaire sur la Fin de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de Programmes de Recherche en Santé; INSERM, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation sociale des MJPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Réformer le droit des majeurs protégés : pourquoi ? Comment ? Jusqu’à quel point ? Acte 2. Mandataire judiciaire à la protection des majeurs : quel(s) sens donner à cette profession ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Raoul-Cormeil, Mar 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléconsultation et outils numériques : révolution médicale ou fracture sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du Forum Européen de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la fin de vie, aider à mourir : entre valeurs du soin et rupture anthropologique, quels enjeux éthiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du master Intervention et développement social (IDS) - La fin de vie : éthique, législation et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alumni Intervention et Développement Social, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand-âge et dépendance : regards croisés sur la place des proches dans la collégialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque inter-régional d'éthique en santé Normandie-Bretagne. Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EREN (Espaces de Réflexion Éthique de Normandie); EREB (Espaces de Réflexion Éthique de Bretagne), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et prises en charge individualisées : comment réagir face aux demandes des patientes ? Le point de vue du sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46es journées de la SFSPM Prise en charge et traitement personnalisés : (R)Evolutions récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personne de confiance, un dispositif obsolète dans certaines situations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque inter-régional d'éthique en santé Normandie-Bretagne. Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EREN (Espaces de Réflexion Éthique de Normandie); EREB (Espaces de Réflexion Éthique de Bretagne), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respect des volontés des patients en psychiatrie et place des proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque inter-régional d'éthique en santé Normandie-Bretagne. Respect de l’autonomie et vulnérabilité, quelle place des proches dans la décision en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EREN (Espaces de Réflexion Éthique de Normandie); EREB (Espaces de Réflexion Éthique de Bretagne), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat public et éthique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque inter-régional d’éthique en santé – Bretagne Normandie - 1994-2024 : 30 ans des lois de bioéthique. Quels progrès demain et quelles questions pour les citoyens, les patients et les professionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EREN (Espace de Réflexion Ethique de Normandie); EREB (Espace de Réflexion Ethique de Bretagne), Oct 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un encadrement éthique de l’intelligence artificielle en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Santé Mentale et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amandine Cayol; Gaël Dias, Jan 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix procréatifs et destin de l'humain : enjeux éthiques des demandes de stérilisation volontaire pour raison environnementale [GT09]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l’AISLF : Sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légaliser l’aide à mourir : les enjeux d’une hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La fin de vie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Psychologie &amp; Vieillissement, Nov 2024, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès du Collège des humanités médicales (Colhum) - Des airs, des eaux, des lieux au XXIe siècle : enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLHUM (Collège des Humanités médicales), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort choisie est-elle applicable pour le trouble de la personnalité limite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité limite : où en sommes-nous en 2024 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles disciplines scientifiques pour étudier le chez soi et la longévité, regards interdisciplinaires et interprofessionnels [intervention dans une table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Longévité et chez soi : réussir et partager l’expérience du vieillir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment créer une charte et un comité d’éthique et de déontologie des partenariats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation thérapeutique : quelles règles éthiques et quels accès ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELA International, Sep 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euthanasie, suicide médicalement assisté et psychiatrie : fin de la vie, fin de sa vie [animation de symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées de la Fédération Trauma Suicide Liaison Urgence : Du mal être… au mieux-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Trauma Suicide Liaison Urgence, Jul 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et recherches qualitatives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Santé, corps, société [MRSH] Enjeux épistémologiques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle légitimité de la transgression dans l’action de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national des ERER. L’éthique entre résistance et résilience. Quand la passivité n’a pas sa place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNERER (Conférence nationale des espaces de réflexion éthique régionaux), Oct 2022, Limoges, France. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les sciences humaines pour un retour d’expérience sur l’éthique en temps de crise : le projet PANTERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès du COLHUM - Gestes, pratiques, mémoires : trente ans d'humanités médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COLHUM (Collège des Humanités médicales), Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après un cancer épithélial de l'ovaire : approche qualitative du vécu des femmes en longue rémission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'axe "Cancers, Individu et Société" : Les séquelles psycho-sociales de la maladie et des traitements du cancer, au format Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, Mar 2021, Lille [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de visites en EHPAD, USLD et à l'hôpital durant la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duclos Pegeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Cherchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ethique et COVID : retours d’expérience des espaces éthiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de visites en EHPAD, USLD et à l’hôpital durant la crise COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Éthique et Covid : retours d’expériences des espaces éthiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique de Nouvelle-Aquitaine (ERENA); Conférence Nationale des Espaces de Réflexion Ethique Régionaux (CNERER), Oct 2021, Online (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance médicale à la procréation : faut-il lever l'anonymat du don de gamètes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la santé .fr. Participons au débat social sur la levée de l'anonymat du don de gamètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Normandie, Jan 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux risques, ou risques de l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées internationales sur la communication, l’éducation et la culture scientifiques et industrielles. L’éducation aux risques, santé-sécurité-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Chamonix, France. pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banalisation de la catastrophe à la gestion de la tragédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and information: from uncertainties to interventions in the Chernobyl contaminated regions / 2nd International Scientific Conference on Consequences of Chernobyl Catastrophe, Geneva 13th and 14th of November 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Genève, Suisse. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 568 p., 2007, 978-2-2003-5231-8. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dupon.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchernobyl, 20 ans après : l'avenir d'une catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire de responsabilité sociale et de développement durable, ESG UQAM, 2, 21 p., 2006, (Les cahiers de la Chaire. Collection Recherche), 2-923324-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl. L’avenir contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Autrement, 230, 224 p., 2004, (Mutations), 2-7467-0491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’intelligence artificielle en santé mentale : entre promesse technologique et réalité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mare et Martin, pp.163-174, 2025, (Droit et science politique), 978-2-38600-100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EREN : de l’éthique clinique à l’éthique en santé sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Hazif-Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace et du temps pour la réflexion éthique. Les espaces de réflexion éthique régionaux : 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.123-132, 2025, (Les chemins de l'éthique), 978-2-38612-123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et les ERER : expérience et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Camier-Lemoine; Jean-Etienne Bazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et management en santé. Quelle(s) éthique(s) pour quel(s) management(s) en santé ? Colloque national des Espaces de réflexion éthique régionaux, 6-7-8 novembre 2024 – Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.25-30, 2025, (Les chemins de l'éthique), 9782386121241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une charte éthique sur la téléconsultation avec les acteurs du territoire : retour sur une expérience menée en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Édition, pp.91-99, 2024, (Actes et séminaires), 978-2-38612-014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle légitimité de la transgression dans le soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cherchem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Hazif-Thomas; Maryse Fiorenza-Gasq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique, entre résistance et résilience : colloque national des espaces de réflexion éthique régionaux : 12-13-14 octobre 2022, Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.129-136, 2023, (Les chemins de l'éthique), 978-2-84874-994-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Espaces de Réflexion Ethique Régionaux et leur partenariat avec le CCNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Delfraissy; Emmanuel Didier; Pierre-Henri Dué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de Bioéthique en France. Le Comité consultatif national d’éthique : 1983-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.87-99, 2023, (Sciences humaines), 978-2-4150-0537-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque au fondement du soin : réflexions sur la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.143-153, 2021, 978-2-275-09163-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système paradoxant ? Soignants et prise en charge des patients en cancérologie des voies aérodigestives supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem N.; Bataille P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique. Biomédicalisation et parcours de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.184-199, 2018, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers de la tête et du cou : le vécu des modifications corporelles par les conjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Carpigo; Hélène Gebel; Valentine Gourinat; Najoua Kefi; Stéphanie Ludwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps meurtris, beaux et subversifs. Réflexions transdisciplinaires sur les modifications corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.51-55, 2018, (Collection "Épistémologie du corps"), 2814303392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge atomique aux origines de la “culture” du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du risque en question: des inondations aux débordements nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.147-167, 2013, Tout autour de l'eau, 978-2-84303-243-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque nucléaire aux prises avec le territoire : le cas du Nord-Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement, ville, société (Lyon). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier : Tec &amp; Doc, pp.347-354, 2010, SRD Sciences du risque et du danger. Série Références, 9782743012069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et pollution radioactive : la problématique post-accidentelle dans les territoires de Biélorussie contaminés par l’explosion de Tchernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut européen d'histoire et des cultures de l'alimentation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.319-338, 2009, Histoire, 978-2-271-06642-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat public et information sur les risques : le nucléaire aux prises avec les exigences démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Octarès, pp.123-139, 2009, Collection Le Travail en débats. Série Maison des sciences de l'homme et de la société de Toulouse, 978-2-915346-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre après Tchernobyl : la catastrophe comme figure des sociétés technoscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Feltz; Philippe Goujon; Bertrand Hériard Dubreuil; Sylvain Lavelle; Walter Lesch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, technique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Éditions Academia Bruylant, pp.171-181, 2007, (Collection Science, éthique et société), 978-2-87209-844-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bocéno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Autrement, pp.114-125, 2006, (Frontières), 978-2-7467-0821-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Tchernobyl ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yaël Reinharz Hazan; Philippe Chastonay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et droits de l’homme. [Volume 2] Les nouvelles insécurités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Médecine &amp; Hygiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2006, (Collection médecine société), 2-88049-226-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins du futur : vivre avec la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Dornier; Renaud Dulong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.317-332, 2005, 9782735110520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos : Les silences de Tchernobyl, l'avenir contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Grandazzi; Frédérick Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, Éditions Autrement, pp.6-11, 2004, Collection Mutations, 9782746704916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la réhabilitation dans les territoires contaminés par l'accident de Tchernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga-Jane Scarwell; Magalie Franchomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.326-333, 2004, (L'Aube Nord), 2-7526-0062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atome en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandazzi Guillaume; Lemarchand Frédérik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, Editions Autrement, pp.120-130, 2004, Collection Mutations, 978-2746704916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner sur Tchernobyl : les sciences humaines et l’art face à la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Symaniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépelteau François; Lacassagne Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bélarus : l’État de l’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université Laval, pp.363-380, 2003, 2-7637-7972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque territorialisé au fait social total : le suicide dans le Sud-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Juan; Didier Le Gall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions et genres de vie. Chroniques d’une autre France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-252, 2002, (Sociologies et Environnement), 978-2747534086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Tchernobyl à La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Caen Basse-Normandie, Caen, France, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004CAEN1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02127148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28B67860"/>
+    <w:nsid w:val="9561EA89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6FE1A92"/>
+    <w:nsid w:val="3403325D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6774F388"/>
+    <w:nsid w:val="4783E85B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE045CA1"/>
+    <w:nsid w:val="FC264FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D9C93285"/>
+    <w:nsid w:val="D050DA0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9B6E63C3"/>
+    <w:nsid w:val="6CCBE0A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="80DA0DFE"/>
+    <w:nsid w:val="84307339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D8CE8AE"/>
+    <w:nsid w:val="155CD5D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7320A190"/>
+    <w:nsid w:val="771E4190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A500D8B4"/>
+    <w:nsid w:val="FD8DEC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7188DAA3"/>
+    <w:nsid w:val="D6BA2696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2F20D0FA"/>
+    <w:nsid w:val="56C49A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7740279C"/>
+    <w:nsid w:val="3F47E184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-grandazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1034-5099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077872665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://efg.revues.org/1028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurozine.com/authors/grandazzi.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esante.gouv.fr/sites/default/files/media_entity/documents/rapport-telesurveillance-22072025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esante.gouv.fr/sites/default/files/media_entity/documents/minist-sante-gt8-pistea-mise-en-page_260630%5B97%5D_0.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gouriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.113.0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Suzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Jahier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2023.932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gourio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Zerger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.14044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suzat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baqu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2022.2338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.332.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisgontier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05479-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tousignant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Carbonell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/202059156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02927055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karaca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenesley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.05.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2018.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/s11839-017-0634-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0194599814521783" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-010-0289-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.032.0061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duclos Pegeault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Cherchem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castanon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Moutel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cherchem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/santeetdroitsdel0002unse/page/192/mode/2up" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Symaniec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02127148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CAEN1411" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-grandazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1034-5099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077872665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://efg.revues.org/1028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurozine.com/authors/grandazzi.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esante.gouv.fr/sites/default/files/media_entity/documents/rapport-telesurveillance-22072025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esante.gouv.fr/sites/default/files/media_entity/documents/minist-sante-gt8-pistea-mise-en-page_260630%5B97%5D_0.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gouriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.113.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Suzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gourio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Zerger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.14044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Jahier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2023.932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goupille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suzat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baqu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2022.2338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03934798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.332.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05479-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tousignant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Carbonell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/202059156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02927055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karaca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenesley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.01.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thibault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisgontier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2018.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/s11839-017-0634-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0194599814521783" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-010-0289-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.032.0061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05579945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duclos Pegeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Cherchem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castanon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305211v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Moutel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cherchem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04809472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/santeetdroitsdel0002unse/page/192/mode/2up" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Symaniec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02127148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CAEN1411" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>