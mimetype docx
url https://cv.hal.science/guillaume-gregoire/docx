--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -581,265 +581,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Ihle, &amp;quot;Towards a quantitative kinetic theory of polar active matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the duality between interaction responses and mutual positions in flocking and schooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Chaté</w:t>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ginelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Mann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02202-3⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-014-0022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053465v1</w:t>
+                <w:t xml:space="preserve">hal-03125620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the duality between interaction responses and mutual positions in flocking and schooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on Ihle, &amp;quot;Towards a quantitative kinetic theory of polar active matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Perna</w:t>
+                <w:t xml:space="preserve">Francesco Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (7), pp.1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-014-0022-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02202-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125620v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model of dune interactions produces the emergence of patterns in deserts</w:t>
               </w:r>
@@ -1705,459 +1705,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Collective motion of self-propelled particles interacting without cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ginelli</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Peruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.046113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.046113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053505v1</w:t>
+                <w:t xml:space="preserve">hal-00517100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective motion of self-propelled particles interacting without cohesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chaté</w:t>
+                <w:t xml:space="preserve">Interface dynamics in shear-banding flow of giant micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ginelli</w:t>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Raynaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (4), pp.046113. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (9), pp.1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.046113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b804915g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517100v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface dynamics in shear-banding flow of giant micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lerouge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+                <w:t xml:space="preserve">Fernando Peruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b804915g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266804v1</w:t>
+                <w:t xml:space="preserve">hal-01053505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Phase Transitions in Systems of Self-Propelled Agents and Related Network Models”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collective and cohesive motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (2), pp.025702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2412,51 +2412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving and staying together without a leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhai Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive particles : Modeling beads in a bacterial bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhai Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2879,51 +2879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Particle Diffusion in a Quasi-Two-Dimensional Bacterial Bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhai Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3257,51 +3257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8867F5B1"/>
+    <w:nsid w:val="6026D8D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3488,51 +3488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Scheuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.12.039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Leon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02202-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0022-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ober" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06165h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/44004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.178303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/44/445001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.229601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.022101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025702" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Tu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00102-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.011902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Scheuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.12.039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Leon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0022-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;onard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02202-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Ober" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06165h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/44004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.178303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/44/445001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.229601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.022101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.025702" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Tu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(03)00102-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.011902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>