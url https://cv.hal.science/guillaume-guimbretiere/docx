--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artisanat solaire en émergence ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire PROMES UPR8521</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROMES UPR8521, Mar 2026, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>