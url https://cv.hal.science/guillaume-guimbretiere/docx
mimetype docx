--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artisanat solaire en émergence ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire PROMES UPR8521</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROMES UPR8521, Mar 2026, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artisanat solaire en émergence ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire PROMES UPR8521</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROMES UPR8521, Mar 2026, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>