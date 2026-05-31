--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artisanat solaire en émergence ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire PROMES UPR8521</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROMES UPR8521, Mar 2026, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Guimbretière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artisanat solaire en émergence ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire PROMES UPR8521</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROMES UPR8521, Mar 2026, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier le respect des représentations et savoirs artisanaux avec des connaissances sur la non durabilité dans un contexte de bifurcation contrainte et urgente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs situés : se positionner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bidarray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement - ancrage - dissémination des low tech : quelles stratégies de Recherche-action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les démarches low-tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Arts et Métiers de Chambéry, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service énergétique comme concept intégrateur des enjeux sociaux dans les modèles : le cas de la boulangerie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FEDESOL "L'énergie solaire pour l'artisanat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDESOL; INSA Toulouse, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boulangerie solaire low-tech Un exemple de solution socio-technique à la problématique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES2024 - Journées nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNI estimation from SPN1 pyranometer and satellite for the assessment of solar radiation availability for concentrating solar systems in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Manzi Habamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASEC (Southern African Sustainable Energy Conference) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Port-Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche Low-tech : vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges thématiques autour de l'observation “Cost-effective / Open source / Accessible / Sustainable Technologies” en milieu côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO; Office Français de la Biodiversité; EUR ISBlue, Sep 2022, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech, techno-critique et durabilité -Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée du défi "Sciences Frugales" MITI du CNRS/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto: a powerful method to identify rock powders on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoDEC project - Co-construction d'un design énergétique contextuel -&amp;gt; Journée de restitution AAP - Sciences frugales & low-tech - de la MITI du CNRS (13 janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution AAP - Sciences frugales &amp; low-tech - de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Jan 2022, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE THERMAL DYNAMICS OF SOLAR COOKERS ON REUNION ISLAND : TECHNICS AND USES AT HOUSEHOLD AND COMMUNAL SCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOLFOOD 2022 − International Conference on Advances in Solar Thermal Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech lab Péi -Vers un régime technologique low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2021 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission in atmosphere of natural gases and temporal variations related to volcanic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ENVRI week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA16 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and time-resolved measurements: A review of recent applications with a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT'15 - International Conference on Advanced Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance des nanotubes de Carbone par PECVD en fonction du temps selon différents paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reliable structural characterization of polished carbons in meteorites by Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corals 2011 Conference on Micro-Raman and Luminescence in Earth and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Optimization in Small Islands: A Water-Energy-Food Nexus Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Corral Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité dans les small islands: quelle surface de sol pour quel usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture, Villes en transition et Low-tech : Vers une stratégie intégrée de Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP &amp;quot;Science Frugales&amp;quot; (MITI du CNRS / IRD) Projet CoDEC - Co-construction d'un Design Energétique Contextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu de recherche sur les matières low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La LowTech comme opportunité de dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems in small islands: a WEF nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2023: CLIMATE-​WATER-ENERGY-FOOD-NEXUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique et techno-réalisme contextuels : des clefs vers une Recherche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Experimentation Instrumentation 2022 - CNRS (AEI2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16, Instrumentation en milieux extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaliPhoto : méthode simple d’aide à l’indentification et à la caractérisation de matériaux en laboratoire, sur le terrain et pour l’exploration planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la place des basses technologies dans la Recherche du XXI ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable land management in small islands: A Water-Energy-Food nexus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0310632. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Mathiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CaliPhoto Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions4040067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of synthetic and natural mullite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyamala Duraipandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.50 - 52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing of the defects observed by Raman spectroscopy in UO2 irradiated by 25 MeV He2+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy for growth monitoring of vertically aligned multiwall carbon nanotubes in plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Labbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.213109-1_ 213109-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Relaxation Dynamics and Annealing Effects of Sodium Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (18), pp.5757-5764. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401112s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating Rate Effect on the Activation of Viscoelastic Relaxation in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèlien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of crystallite size in polished graphitized carbon by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.134205-1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic damping and dispersion in vitreous germanium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (9), pp.094304. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.094304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman monitoring of materials under irradiation: study of uranium dioxide alteration by water radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raimboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Omnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (10), pp.1492-1497. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the broadening by finite aperture in Brillouin spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (11), pp.113110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Dynamical Insights from Vibrational Multipolar Analyses of Isotropic Media: Application to Molecular Liquid CCl4 and Silica Glass SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (46), pp.17906-17915. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806395k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on &amp;quot;Glass-specific behavior in the damping of acoustic-like vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.079602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nexus Eau-Énergie-Alimentation dans les petites îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE de la DURABILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food-energy-water nexus for small islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corral-Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.24-27, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and Mineralogical Applications of Raman Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La village des low-tech par VITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Locuratolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Responsabilité de l'ESR en ces temps incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labo1point5. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale variability analysis of time series in Geophysics by using the empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Portafaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tato Loua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des vibrations acoustiques dans les matériaux non-cristallins: étude de verres d'oxydes simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04554655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Manzi Habamungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jeanty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Labbaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Corral Broto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corral-Broto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353673v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simmonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyamala Duraipandian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401112s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.094304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tobon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Omn&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR7J6VCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806395k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVTG38JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corral-Broto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Locuratolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tato Loua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01076938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>