--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -153,2783 +153,3552 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and decision making in rugby union: Influence of team-based goals and task complexity</w:t>
+                <w:t xml:space="preserve">Task complexity and social identity interact to shape interpersonal coordination in rugby union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 259, pp.105296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105296⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 265, pp.106721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209665v1</w:t>
+                <w:t xml:space="preserve">hal-05569794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Exploration During Learning: Effect of Imposed and Self-Controlled Practice Schedules on Learners’ Behavioral Flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and decision making in rugby union: Influence of team-based goals and task complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.105296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2023.2300967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481485v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Exploration During Learning: Effect of Imposed and Self-Controlled Practice Schedules on Learners’ Behavioral Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2023.2300967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393202v1</w:t>
+                <w:t xml:space="preserve">hal-04481485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating transfer prediction using machine learning for skill acquisition study under various practice conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aniszewska-Stȩpień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganachaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.961435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.961435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating transfer prediction using machine learning for skill acquisition study under various practice conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Aniszewska-Stȩpień</w:t>
+                <w:t xml:space="preserve">G. Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hérault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.961435⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462270v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual control during climbing: Variability in practice fosters a proactive gaze pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269794⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064196v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecological Dynamics Framework: An Innovative Approach to Performance in Extreme Environments: A Narrative Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami Kölbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052753⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (07), pp.2355005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064219v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring to learn and learning to explore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pantry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (07), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-020-01352-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04064193v1</w:t>
+                <w:t xml:space="preserve">hal-04393202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and transfer of perceptual-motor skill: Relationship with gaze and behavioral exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Ecological Dynamics Framework: An Innovative Approach to Performance in Extreme Environments: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-021-02288-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064202v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fluency dynamics in climbing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visual control during climbing: Variability in practice fosters a proactive gaze pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1830161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0269794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064248v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for the study of individual differences in gaze control during expert visual anticipation: an exploratory study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring to learn and learning to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2020006⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (4), pp.1367-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064251v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning and transfer of perceptual-motor skill: Relationship with gaze and behavioral exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.2303-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-021-02288-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of fluency dynamics in climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1830161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considerations for the study of individual differences in gaze control during expert visual anticipation: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2020006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie linéaire vs non-linéaire en sports collectifs : effets sur la coordination interpersonnelle et la performance d'équipes de rugby et basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of Markovian models and applications in swimming and climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Kalligeris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school "ComplexSportsData" : Analysing complex sports data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Network and Graphlets to Identify Sport Teams’ Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on transfer in motor skill acquisition with machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Sports Physics 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639445v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An investigation on transfer in motor skill acquisition with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aniszewska-Stępień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Sports Physics 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning from partially labeled sequences for behavioral signal annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Aniszewska-Stępień</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.126-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64912-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of Visual Exploratory Activity in Skilled and Novice Football Players: An Active Inference Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dehorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Symposium on the Biology of Decision Making 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
+              <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159194v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identity orientation affects rugby players' performance and decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hacques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS Paris 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and When to Look: How Expertise and Mental Fatigue Shape Visual Exploration in a Football Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dehorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2939,114 +3708,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual-motor learning and transfer : effects of the conditions of practice on the exploratory activity in a climbing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMR033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03342983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3114,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B35CFC7"/>
+    <w:nsid w:val="C8923AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3345,51 +4114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257297227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481485v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2300967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#553;pie&#324;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.961435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052753" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01352-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02288-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1830161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramsey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64912-8_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dehorne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lepine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03342983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257297227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481485v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2300967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#553;pie&#324;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.961435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01352-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02288-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1830161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64912-8_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dehorne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o L&#233;pine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lepine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03342983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>