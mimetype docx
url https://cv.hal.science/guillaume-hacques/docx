--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -538,906 +538,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating transfer prediction using machine learning for skill acquisition study under various practice conditions</w:t>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Aniszewska-Stȩpień</w:t>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hérault</w:t>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.961435. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.961435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462270v1</w:t>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+                <w:t xml:space="preserve">Maroua Hammami Kölbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hacques</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (07), pp.2355005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588943v1</w:t>
+                <w:t xml:space="preserve">hal-05581181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganachaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pantry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (07), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+                <w:t xml:space="preserve">G. Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581181v1</w:t>
+                <w:t xml:space="preserve">hal-05588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
+                <w:t xml:space="preserve">Evaluating transfer prediction using machine learning for skill acquisition study under various practice conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aniszewska-Stȩpień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pantry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Chahir</w:t>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (07), </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.961435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.961435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393202v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecological Dynamics Framework: An Innovative Approach to Performance in Extreme Environments: A Narrative Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual control during climbing: Variability in practice fosters a proactive gaze pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052753⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0269794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064219v1</w:t>
+                <w:t xml:space="preserve">hal-04064196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual control during climbing: Variability in practice fosters a proactive gaze pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ecological Dynamics Framework: An Innovative Approach to Performance in Extreme Environments: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0269794. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064196v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring to learn and learning to explore</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1761,77 +1761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2532,90 +2532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2696,64 +2696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Sports Physics 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,90 +2791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from partially labeled sequences for behavioral signal annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Aniszewska-Stępień</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.126-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,103 +3061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -3180,338 +3180,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identity orientation affects rugby players' performance and decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
+              <w:t xml:space="preserve">ECSS Paris 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159194v1</w:t>
+                <w:t xml:space="preserve">hal-04481466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity orientation affects rugby players' performance and decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identify team sport team signature through passing network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS Paris 2023</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481466v1</w:t>
+                <w:t xml:space="preserve">hal-04159194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
@@ -3883,51 +3883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8923AE3"/>
+    <w:nsid w:val="2E314344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4114,51 +4114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257297227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481485v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2300967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#553;pie&#324;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.961435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01352-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02288-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1830161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64912-8_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dehorne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o L&#233;pine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lepine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03342983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257297227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgeais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Passos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481485v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2300967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#553;pie&#324;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.961435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01352-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02288-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1830161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aniszewska-St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64912-8_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dehorne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o L&#233;pine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Palumbo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lepine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03342983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>