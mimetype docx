--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,2034 +100,2034 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
+                <w:t xml:space="preserve">A hybrid computational method for the simulation of ultrasonic waves reflection at the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+                <w:t xml:space="preserve">Baptiste Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schleip</w:t>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (2), pp.100932. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (2), pp.1041-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0038758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352748v2</w:t>
+                <w:t xml:space="preserve">hal-05353539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instrumented Hammer to Detect the Rupture of the Pterygoid Plates</w:t>
+                <w:t xml:space="preserve">Estimating the properties of bone phantom cylinders through the inversion of axially transmitted low-frequency ultrasonic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bas Dit Nugues</w:t>
+                <w:t xml:space="preserve">Aubin Chaboty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Lamassoure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Henri Flouzat-Lachaniette</w:t>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (1), pp.59-70. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.107694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-024-03596-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733184v1</w:t>
+                <w:t xml:space="preserve">hal-05352717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instrumented Hammer to Detect the Bone Transitions During an High Tibial Osteotomy: An Animal Study</w:t>
+                <w:t xml:space="preserve">Assessment of the Mechanical Properties of Soft Tissue Phantoms Using Impact Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas-Dit-Nugues Manon</w:t>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Ketani</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bastard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chloé Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Albini Lomani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068372⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351950v1</w:t>
+                <w:t xml:space="preserve">hal-05351961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid computational method for the simulation of ultrasonic waves reflection at the bone-implant interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Instrumented Hammer to Detect the Bone Transitions During an High Tibial Osteotomy: An Animal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas-Dit-Nugues Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Moisan</w:t>
+                <w:t xml:space="preserve">Teddy Ketani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bochud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Claire Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Albini Lomani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0038758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353539v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the properties of bone phantom cylinders through the inversion of axially transmitted low-frequency ultrasonic guided waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the surface mechanical properties of soft tissues mimicking phantoms using impact analyses: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Chaboty</w:t>
+                <w:t xml:space="preserve">Robert Schleip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107694⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.100932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2026.100932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352717v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Mechanical Properties of Soft Tissue Phantoms Using Impact Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+                <w:t xml:space="preserve">An Instrumented Hammer to Detect the Rupture of the Pterygoid Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bas Dit Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Charles Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Brossier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.1344. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-024-03596-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351961v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the mechanical properties of soft tissues phantoms using impact analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Using an instrumented hammer during Summers osteotomy: an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Homma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bas Dit Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.104451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769785v1</w:t>
+                <w:t xml:space="preserve">hal-05352733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an instrumented hammer during Summers osteotomy: an animal model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+                <w:t xml:space="preserve">Assessment of the mechanical properties of soft tissues phantoms using impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05352733v1</w:t>
+                <w:t xml:space="preserve">hal-04769785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of collagen fibril orientation on the anisotropic properties of peri-implant bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Le Demeet</w:t>
+                <w:t xml:space="preserve">Lucas Colabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.879-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-023-01811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791877v1</w:t>
+                <w:t xml:space="preserve">hal-04354143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of collagen fibril orientation on the anisotropic properties of peri-implant bone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cortical Bone Plate Properties Assessment using Inversion of Axially Transmitted Low Frequency Ultrasonic Guided Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Chaboty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-023-01811-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (2), pp.954-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0028173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354143v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Bone Plate Properties Assessment using Inversion of Axially Transmitted Low Frequency Ultrasonic Guided Waves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156 (2), pp.954-967. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0028173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769960v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Le Demeet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.106465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601538v1</w:t>
+                <w:t xml:space="preserve">hal-04791877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using an Instrumented Hammer to Predict the Rupture of Bone Samples Subject to an Osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bas Dit Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23042304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044185v1</w:t>
+                <w:t xml:space="preserve">hal-04274601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of periprosthetic fractures around the femoral stem by resonance frequency analysis: An in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544119231163632⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276187v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Instrumented Hammer to Predict the Rupture of Bone Samples Subject to an Osteotomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of periprosthetic fractures around the femoral stem by resonance frequency analysis: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Housset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.2304. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (5), pp.585-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23042304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544119231163632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274601v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustic characterization of the bone-implant system during insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (3), pp.A53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2161,90 +2161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a smart beam for monitoring a connected inaccessible mechanical system: Application to bone-implant coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.110188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,90 +2278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of the Ancillary During Femoral Stem Insertion: A Study on Bone Mimicking Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (1), pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,90 +2395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the biomechanical environment on the femoral stem insertion and vibrational behavior: a 3-D finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2506,982 +2506,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
+                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Lamassoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nokovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
+              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228395v1</w:t>
+                <w:t xml:space="preserve">hal-03430400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of the primary stability of cementless acetabular cup implants: A 3D finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guillaume</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Falentin-Daudre</w:t>
+                <w:t xml:space="preserve">Roger A Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.104607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210006v1</w:t>
+                <w:t xml:space="preserve">hal-03430351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dental implant stability using resonance frequency analysis and quantitative ultrasound methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Lenormand</w:t>
+                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthodontic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2186/JPR.JPR_D_20_00052⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990903v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability and debonding of cementless implants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Falentin-Daudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430340v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term stability and debonding of cementless implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430466v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Assessment of dental implant stability using resonance frequency analysis and quantitative ultrasound methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fraulob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Prosthodontic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (3), pp.421-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2186/JPR.JPR_D_20_00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430400v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the primary stability of cementless acetabular cup implants: A 3D finite element study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger A Sauer</w:t>
+                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.104607. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430351v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of osseointegration phenomena at the bone-implant interface using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunsang Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,338 +3543,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo estimation of cementless femoral stem stability using an instrumented hammer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+                <w:t xml:space="preserve">Multimodal characterization of the bone-implant interface using Raman spectroscopy and nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Damour</w:t>
+                <w:t xml:space="preserve">Siyuan Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105006⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749355v1</w:t>
+                <w:t xml:space="preserve">hal-02955104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal characterization of the bone-implant interface using Raman spectroscopy and nanoindentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal evolution of hydroxyapatite crystal thickness at the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955104v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Evaluation of the Spatio-Temporal Variations of Periprosthetic Bone Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Voumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,230 +3945,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution of hydroxyapatite crystal thickness at the bone-implant interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elin Törnquist</w:t>
+                <w:t xml:space="preserve">Ex vivo estimation of cementless femoral stem stability using an instrumented hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+                <w:t xml:space="preserve">Camille Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954658v1</w:t>
+                <w:t xml:space="preserve">hal-02749355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of the interaction of an ultrasonic wave with a rough bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiro Biwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4202,64 +4202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasound assessment of the influence of roughness and healing time on osseointegration phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,559 +4451,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection of an ultrasonic wave on the bone-implant interface: Comparison of two-dimensional and three-dimensional numerical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MODELING ULTRASONIC WAVE PROPAGATION IN A DENTAL IMPLANT - BONE SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dorogoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Shemtov-Yona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.103547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471771v1</w:t>
+                <w:t xml:space="preserve">hal-02387481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an impact hammer to estimate elastic modulus and thickness of a sample during an osteotomy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic propagation in a dental implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4046200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870865v1</w:t>
+                <w:t xml:space="preserve">hal-02870870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic propagation in a dental implant</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Using an impact hammer to estimate elastic modulus and thickness of a sample during an osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (7), pp.071009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4046200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870870v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING ULTRASONIC WAVE PROPAGATION IN A DENTAL IMPLANT - BONE SYSTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reflection of an ultrasonic wave on the bone-implant interface: Comparison of two-dimensional and three-dimensional numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Rittel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (1), pp.EL32-EL36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0000500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387481v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cadaveric validation of a method based on impact analysis to monitor the femoral stem insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (4), pp.103535</w:t>
@@ -5045,90 +5045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress shielding at the bone‐implant interface: influence of surface roughness and of the bone‐implant contact ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hernigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Flouzat- Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5156,312 +5156,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Behaviour of Bone-Implant Interface: A Review</w:t>
+                <w:t xml:space="preserve">Resonant frequency analysis of dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+                <w:t xml:space="preserve">D Rittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dorogoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Shemtov-Yona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (156)</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343165v1</w:t>
+                <w:t xml:space="preserve">hal-02132150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant frequency analysis of dental implants</w:t>
+                <w:t xml:space="preserve">Biomechanical Behaviour of Bone-Implant Interface: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Rittel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K Shemtov-Yona</w:t>
+                <w:t xml:space="preserve">Xing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fraulob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (156)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132150v1</w:t>
+                <w:t xml:space="preserve">hal-02343165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the primary stability of cementless acetabular cup implants on their biomechanical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Housset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 233 (12), pp.1237-1249. </w:t>
@@ -5512,77 +5512,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">elastography of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5668,51 +5668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Brailovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145,6 (6), pp.3370-3381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5740,364 +5740,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soft tissue in the assessment of the primary fixation of acetabular cup implants using impact analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring cementless femoral stem insertion by impact analyses: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786001v1</w:t>
+                <w:t xml:space="preserve">hal-02132049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring cementless femoral stem insertion by impact analyses: An in vitro study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of soft tissue in the assessment of the primary fixation of acetabular cup implants using impact analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132049v1</w:t>
+                <w:t xml:space="preserve">hal-01786001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dental implant stability in bone phantoms: comparison between a quantitative ultrasound technique and resonance frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Implant Dentistry and Related Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6125,351 +6125,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mimetization of the elastic properties of cancellous bone via a parameterized cellular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Naïli</w:t>
+                <w:t xml:space="preserve">Lucas P Colabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrián P Cisilino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr P Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.125 - 125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284113v1</w:t>
+                <w:t xml:space="preserve">hal-01552160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimetization of the elastic properties of cancellous bone via a parameterized cellular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas P Colabella</w:t>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián P Cisilino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (12), pp.1312-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1357703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552160v1</w:t>
+                <w:t xml:space="preserve">hal-02284113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase velocity estimation technique based on adaptive beamforming for ultrasonic guided waves propagating along cortical long bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeaki Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7S1)</w:t>
@@ -6492,1363 +6492,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Evaluation of Cementless Acetabular Cup Stability Using Impact Analyses with a Hammer Instrumented with Strain Sensors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A thermodynamically consistent model of bone rotary remodeling: a 2D study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pivonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18010062⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Société de Biomécanique Conference 2017, 20 (S1), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387502v1</w:t>
+                <w:t xml:space="preserve">hal-01798209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent model of bone rotary remodeling: a 2D study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ex Vivo Evaluation of Cementless Acetabular Cup Stability Using Impact Analyses with a Hammer Instrumented with Strain Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Société de Biomécanique Conference 2017, 20 (S1), pp.127-128. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s18010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798209v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic multiscale modelling of cortical bone elasticity based on high-resolution imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+                <w:t xml:space="preserve">Ex vivo estimation of cementless acetabular cup stability using an impact hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+                <w:t xml:space="preserve">R Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med Eng Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.80-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285137v1</w:t>
+                <w:t xml:space="preserve">hal-01343516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo estimation of cementless acetabular cup stability using an impact hammer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michel</w:t>
+                <w:t xml:space="preserve">Stochastic multiscale modelling of cortical bone elasticity based on high-resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bosc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Denis Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Eng Phys.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (11), pp.111-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-015-0695-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343516v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the biomechanical stability of a dental implant with quantitative ultrasound: A three-dimensional finite element study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Assessing the Acetabular Cup Implant Primary Stability by Impact Analyses: A Cadaveric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1136), pp.e0166778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166778.t001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618482v1</w:t>
+                <w:t xml:space="preserve">hal-01546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Acetabular Cup Implant Primary Stability by Impact Analyses: A Cadaveric Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Assessment of the biomechanical stability of a dental implant with quantitative ultrasound: A three-dimensional finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (2), pp.773-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546759v1</w:t>
+                <w:t xml:space="preserve">hal-01618482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the acetabular cup primary stability by impact analysis</w:t>
+                <w:t xml:space="preserve">Ultrasound Speed of sound measurements in trabecular bone using the echographic response of a metallic pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bosc</w:t>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hernigou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (3), pp.031011</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (11), pp.2966-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166711v1</w:t>
+                <w:t xml:space="preserve">hal-01343463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of ultrasonic wave propagation in a dental implant for biomechanical stability assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale stress analysis of trabecular bone around acetabular cup implant by finite element mesh superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.H. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Bosc</w:t>
+                <w:t xml:space="preserve">M Tsukino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">N. Takano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (5), pp.1021-1032</w:t>
+              <w:t xml:space="preserve">Mechanical Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.15-00354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343452v1</w:t>
+                <w:t xml:space="preserve">hal-01343495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Speed of sound measurements in trabecular bone using the echographic response of a metallic pin</w:t>
+                <w:t xml:space="preserve">Novel techniques in breast cancer screening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+                <w:t xml:space="preserve">H. Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nagatani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+                <w:t xml:space="preserve">G. Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chappard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Kanai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (11), pp.2966-76</w:t>
+              <w:t xml:space="preserve">Bio Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (10), pp.1002-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343463v1</w:t>
+                <w:t xml:space="preserve">hal-01343307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale stress analysis of trabecular bone around acetabular cup implant by finite element mesh superposition method</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of the acetabular cup primary stability by impact analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tsukino</w:t>
+                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Takano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">R. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Engineering Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1, pp.15-00354</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343495v1</w:t>
+                <w:t xml:space="preserve">hal-01166711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel techniques in breast cancer screening.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Haiat</w:t>
+                <w:t xml:space="preserve">Finite element simulation of ultrasonic wave propagation in a dental implant for biomechanical stability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kanai</w:t>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio Clinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (10), pp.1002-1006</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.1021-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343307v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum : Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability. J Acoust Soc Am 129, 4062-4072 (2011)</w:t>
               </w:r>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (2), pp.1048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7942,103 +7942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (S1), pp.2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8057,437 +8057,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biomechanical properties of the bone-implant interface on dental implant stability: from in silico approaches to the patient’s mouth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.L. Wang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (16), pp.187</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082374v1</w:t>
+                <w:t xml:space="preserve">hal-01082370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical determinants of the stability of dental implants: influence of the bone-implant interface properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.3-13</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082370v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the press-fit insertion of an acetabular cup by impact measurement: influence of bone abrasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+                <w:t xml:space="preserve">Effects of biomechanical properties of the bone-implant interface on dental implant stability: from in silico approaches to the patient’s mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Brunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, in press</w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (16), pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083531v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic evaluation of dental implant osseointegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.3562-3568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8512,103 +8512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the in vitro dental implant primary stability using an ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuto Sumiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiro Biwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.253-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8731,325 +8731,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic assessment of the in vitro biomechanical stability of a dental implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chappart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">P. Karasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (11), pp.2185</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (5), pp.3584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081921v1</w:t>
+                <w:t xml:space="preserve">hal-00844592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of the in vitro biomechanical stability of a dental implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Radial anatomical variation of ultrasonic velocity in human cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loriot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">C Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (5), pp.3584</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (11), pp.2185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844592v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the impact duration during the in vitro insertion of acetabular cup implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9091,103 +9091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the ultrasonic response of a dental implant embedded in tricalcium silicate-based cement under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Karasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (6), pp.1162-1168. </w:t>
@@ -9231,640 +9231,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Nanoindentation Measurements of Biomechanical Properties in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soize</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), pp.021007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.40059811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718959v1</w:t>
+                <w:t xml:space="preserve">hal-00743684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation Measurements of Biomechanical Properties in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Soffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.40059811⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743684v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+                <w:t xml:space="preserve">Anatomical distribution of the degree of mineralization of bone tissue in human femoral neck: Impact on biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (4), pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666072v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical distribution of the degree of mineralization of bone tissue in human femoral neck: Impact on biomechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.12.020⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (-), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692613v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of healing time on the ultrasonic response of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (4), pp.611--618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9911,90 +9911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the axial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (5), pp.387-410. </w:t>
@@ -10026,321 +10026,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional simulation of linear wave propagation in a suspension of polymeric microcapsules used as ultrasound contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Vu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Amman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 129 (3), pp.1642-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3543966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692844v1</w:t>
+                <w:t xml:space="preserve">hal-00692847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Brillouin Scattering Measurements in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (2), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (?), pp.139--140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692850v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic evaluation of dental implant biomechanical stability: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10398,364 +10402,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional simulation of linear wave propagation in a suspension of polymeric microcapsules used as ultrasound contrast agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Berti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 129 (3), pp.1642-1652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3543966⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692847v1</w:t>
+                <w:t xml:space="preserve">hal-00692844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Micro-Brillouin Scattering Measurements in Mature and Newly Formed Bone Tissue Surrounding an Implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (?), pp.139--140. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4003131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692855v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation for the evaluation of dental implant biomechanical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (6), pp.4062--4072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10789,64 +10789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent scattering model and velocity dispersion in trabecular bone: comparison with a multiple scattering model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.95--108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10886,389 +10886,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Determination of the heterogeneous anisotropic elastic properties of human femoral bone: From nanoscopic to organ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.1857--1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684320v1</w:t>
+                <w:t xml:space="preserve">hal-00692863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the heterogeneous anisotropic elastic properties of human femoral bone: From nanoscopic to organ scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692863v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Time Domain Simulation of High Frequency Ultrasonic Propagation in a Suspension of Rigid Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Galaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Amman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (1), pp.148-154</w:t>
@@ -11291,1106 +11291,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between ultrasonic parameters and apparent trabecular bone elastic modulus: A numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Frédéric Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laugier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Svrcekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Pahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (13), pp.2033-2039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711937v1</w:t>
+                <w:t xml:space="preserve">hal-02002069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ultrasonic parameters and apparent trabecular bone elastic modulus: A numerical approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Chevalier</w:t>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Pahr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (13), pp.2033-2039</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002069v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ultrasonic parameters and apparent bone elastic modulus bone: a numerical approach</w:t>
+                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Pahr</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Biomech.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (13), pp.2033-2039</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718918v1</w:t>
+                <w:t xml:space="preserve">hal-00711923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
+                <w:t xml:space="preserve">Relationship between ultrasonic parameters and apparent bone elastic modulus bone: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Svrcekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
+              <w:t xml:space="preserve">J. Biomech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (13), pp.2033-2039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711923v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone : an experimental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of QUS parameters to controlled variations of bone strength assessed with a cellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 124 (3), pp.1811-1821</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (7), pp.1488-1496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711802v1</w:t>
+                <w:t xml:space="preserve">hal-00718886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of QUS parameters to controlled variations of bone strength assessed with a cellular model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Fast wave ultrasonic propagation in trabecular bone: Numerical study of the influence of porosity and structural anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (3), pp.1694--1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2832611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718886v1</w:t>
+                <w:t xml:space="preserve">hal-00443273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo measurements of ultrasound transmission through the human proximal femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dencks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (7), pp.1186-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A device for In vivo measurements of quantitative ultrasound variables at the human proximal femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dencks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (6), pp.1197-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast wave ultrasonic propagation in trabecular bone: Numerical study of the influence of porosity and structural anisotropy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+                <w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone : an experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 123 (3), pp.1694--1705. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 124 (3), pp.1811-1821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2832611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00443273v1</w:t>
+                <w:t xml:space="preserve">hal-00711802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity dispersion in trabecular bone: influence of multiple scattering and of absorption</w:t>
               </w:r>
@@ -12415,64 +12415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lhémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 124 (6), pp.4047-4058</w:t>
@@ -12495,900 +12495,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of ultrasonic attenuation to bone mass and microstructure in bovine cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
+              <w:t xml:space="preserve">J. Biomech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.347-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711913v1</w:t>
+                <w:t xml:space="preserve">hal-00718874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of ultrasonic attenuation to bone mass and microstructure in bovine cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Barthel</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Biomech.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (2), pp.347-355</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718874v1</w:t>
+                <w:t xml:space="preserve">hal-00711913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">A time-domain method to solve transient elastic wave propagation in a multilayer medium with a hybrid spectral-finite element space approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.383-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2007.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718881v1</w:t>
+                <w:t xml:space="preserve">hal-00686136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-domain method to solve transient elastic wave propagation in a multilayer medium with a hybrid spectral-finite element space approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2007.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686136v1</w:t>
+                <w:t xml:space="preserve">hal-00718881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Ultrasonic Parameters With Microstructure and Material Properties of Trabecular Bone: A 3D Model Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">A method for the estimation of femoral bone density from quantitative ultrasound variables measured directly at the human femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (1), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718828v1</w:t>
+                <w:t xml:space="preserve">hal-00718825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the estimation of femoral bone density from quantitative ultrasound variables measured directly at the human femur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency dependence of ultrasonic attenuation in bovine cortical bone: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (1), pp.37-44</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (12), pp.1933-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718825v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependence of ultrasonic attenuation in bovine cortical bone: an in vitro study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of Ultrasonic Parameters With Microstructure and Material Properties of Trabecular Bone: A 3D Model Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (5), pp.665-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1359/jbmr.070209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718873v1</w:t>
+                <w:t xml:space="preserve">hal-00718828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulations of ultrasonic propagation in trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.1827-1828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13426,90 +13426,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based signal processing of ultrasonic measurements at the proximal femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (6), pp.970-980</w:t>
@@ -13538,64 +13538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate model for the adhesive contact of rough viscoelastic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.11643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13633,77 +13633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of frequency dependent attenuation and dispersion on different speed of sound measurements on human intact femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (1), pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13728,51 +13728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave propagation in cancellous bone: transmission and backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13780,51 +13780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (1), pp.239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13862,90 +13862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the dependence of quantitative ultrasonic parameters on trabecular bone microarchitecture and elastic constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus-C. Glüer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics., 44(S1) (2006), pp e289-e294.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (1), pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13983,64 +13983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro speed of sound measurement at intact human femur specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14095,51 +14095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the positioning of cracks detected by ultrasound through an austenitic cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14311,90 +14311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal prediction of bone mineral density with ultrasonic measurements in excised femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcif. Tissue. Int.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77 (3), pp.186-192</w:t>
@@ -14423,64 +14423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive Contact of Viscoelastic Spheres: a Hand-Waving Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 80 (1-2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14631,51 +14631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate model for the adhesive contact of viscoelastic sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (24), pp.9362-9370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14700,64 +14700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximate Model for the Adhesive Contact of Viscoelastic Spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.9362-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14814,103 +14814,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'interface os-implant par ultrasons quantitatifs : une approche numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14929,355 +14929,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THREE-DIMENSIONAL OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE IMPLANT INTERFACE</w:t>
+                <w:t xml:space="preserve">High-resolution imaging of the Osteocyte Lacuno-Canalicular Network of peri-implant newly formed bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics, July 9-12, 2023, Maastricht, the Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.s33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281950v1</w:t>
+                <w:t xml:space="preserve">hal-04281888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the Osteocyte Lacuno-Canalicular Network of peri-implant newly formed bone</w:t>
+                <w:t xml:space="preserve">THREE-DIMENSIONAL OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE IMPLANT INTERFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics, July 9-12, 2023, Maastricht, the Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04281888v1</w:t>
+                <w:t xml:space="preserve">hal-04281950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic properties of peri-implant bone tissue are affected by collagen fibre orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Colabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Conference on Computational Bioengineering ICCB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15302,90 +15302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the bone-implant interface : coupling high resolution imaging with elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e journées scientifiques du LAFCUS (LAboratoire Franco-Canadien de recherche UltraSonore)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15404,437 +15404,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experimental and numerical approaches to assess the tangential debonding of coin-shaped implants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale design of porous implants with a biomimetic cellular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Colabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián P Cisilino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827265v1</w:t>
+                <w:t xml:space="preserve">hal-04355427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale design of porous implants with a biomimetic cellular material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode vibro-acoustique pour le suivi de l’insertion d’un implant orthopédique dans l’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrián P Cisilino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355427v1</w:t>
+                <w:t xml:space="preserve">hal-03848492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode vibro-acoustique pour le suivi de l’insertion d’un implant orthopédique dans l’os</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Combining experimental and numerical approaches to assess the tangential debonding of coin-shaped implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848492v1</w:t>
+                <w:t xml:space="preserve">hal-03827265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’insertion d’implants orthopédiques non cimentés par une méthode acoustique basée sur l’analyse de la force d’impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15853,377 +15853,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albine Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235367v1</w:t>
+                <w:t xml:space="preserve">hal-03235369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235369v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of bone turnover in the framework of generalized continuum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advances in ELAstoDYNamics of architected materials and BIOmaterials (ELADYN-BIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16261,90 +16261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the propagation of a guided wave in a dental implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1793-1797, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16372,472 +16372,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enriched continuum mechanics description of bone tissue to describe mineralization and mechanobiology in bone remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel generalized continuum thermodynamics framework to describe bone remodeling and mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique (SB2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544697v1</w:t>
+                <w:t xml:space="preserve">hal-04544694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel generalized continuum thermodynamics framework to describe bone remodeling and mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle multi-échelles de remodelage osseux reliant les influences biochimiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544694v1</w:t>
+                <w:t xml:space="preserve">hal-04544696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi-échelles de remodelage osseux reliant les influences biochimiques et mécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enriched continuum mechanics description of bone tissue to describe mineralization and mechanobiology in bone remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique (SB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544696v1</w:t>
+                <w:t xml:space="preserve">hal-04544697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone orthotropic remodeling: a 2D finite-element study based on a generalized continuum thermodynamics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16856,204 +16856,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone remodeling recast in the generalized continuum mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeaki Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 594 Bone remodeling: multiscale mechanical models and multiphysical aspects </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814342v1</w:t>
+                <w:t xml:space="preserve">hal-04355133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing dental implant stability using a quantitative ultrasound technique and resonance frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17091,64 +17095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of the primary stability of acetabular cup implants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17167,1340 +17171,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bone remodeling recast in the generalized continuum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pivonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t>
+              <w:t xml:space="preserve">Euromech 594 Bone remodeling: multiscale mechanical models and multiphysical aspects </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355133v1</w:t>
+                <w:t xml:space="preserve">hal-01814342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics’17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3831</w:t>
+              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647053v1</w:t>
+                <w:t xml:space="preserve">hal-01650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent model of bone rotary remodeling: a 2D study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of a cementless acetabular cup: influence of friction and of bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Congress of the Société de Biomécanique (SB2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798753v1</w:t>
+                <w:t xml:space="preserve">hal-01650191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics rendering rotary bone remodeling: a 2D model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative ultrasound in cancellous bone using the echographic response of a metallic pin: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">The international conference on advances in computational mechanics, ACOME 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Phu Quoc, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650871v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au voisinage d’un implant par diffusion micro Brillouin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Primary stability of cementless acetabular cups: a finite element investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme congrès du groupe français de spectroscopies vibrationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">VII Annual Meeting of the Italian Chapter of the European Society of Biomechanics (ESB-ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650843v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of a cementless acetabular cup: influence of friction and of bone properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">Acoustics’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650191v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasound in cancellous bone using the echographic response of a metallic pin: a numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A thermodynamically consistent model of bone rotary remodeling: a 2D study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pivonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on advances in computational mechanics, ACOME 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Phu Quoc, Vietnam</w:t>
+              <w:t xml:space="preserve">42nd Congress of the Société de Biomécanique (SB2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650806v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary stability of cementless acetabular cups: a finite element investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics rendering rotary bone remodeling: a 2D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pivonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Annual Meeting of the Italian Chapter of the European Society of Biomechanics (ESB-ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650204v1</w:t>
+                <w:t xml:space="preserve">hal-01650871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, thermodynamically consistent model of bone remodeling: 2D rotary remodeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation ultrasonore des propriétés biomécaniques de disques intervertébraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812469v1</w:t>
+                <w:t xml:space="preserve">hal-01650196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative ultrasound method to estimate dental implant stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore des propriétés biomécaniques de disques intervertébraux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A novel, thermodynamically consistent model of bone remodeling: 2D rotary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pivonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650196v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acetabular cup primary stability by impact analysis: ex vivo and cadaveric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18538,64 +18538,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of friction, bone properties and implant size on the primary stability of cementless acetabular cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18620,77 +18620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimetización del comportamiento elástico del hueso esponjoso mediante un material celular con geometría paramétrizada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas P Colabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián P Cisilino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18728,64 +18728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the bone-acetabular implant contact properties during impacts: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Congress on Sound and Vibration - ICSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18804,752 +18804,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assesment of the biomechanical properties of the bone-implant interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of the acetabular cup implant stability using impact analysis: from in silico to pre-clinical validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th World Biomaterials Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656056v1</w:t>
+                <w:t xml:space="preserve">hal-01656054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intracortical bone properties on the guided wave propagation using low-frequency axial transmission technique: simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of the acetabular cup implant stability using impact analysis: from in silico to pre-clinical validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650911v1</w:t>
+                <w:t xml:space="preserve">hal-01656051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the biomechanical properties of the bone-implant interface: a multiphysical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ultrasound assessment of dental implant stability: finite element analysis of wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650898v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Measuring the biomechanical properties of the bone-implant interface: a multiphysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647077v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assessment of dental implant stability: finite element analysis of wave propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of intracortical bone properties on the guided wave propagation using low-frequency axial transmission technique: simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649703v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the acetabular cup implant stability using impact analysis: from in silico to pre-clinical validations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656051v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the acetabular cup implant stability using impact analysis: from in silico to pre-clinical validations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multimodal assesment of the biomechanical properties of the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Biomaterials Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656054v1</w:t>
+                <w:t xml:space="preserve">hal-01656056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19574,77 +19574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical estimation of endosseous implant stability: finite element modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19669,77 +19669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental implant stability estimation using quantitative ultrasound: experiments and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19764,90 +19764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound assessment of dental implant stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19872,51 +19872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie quantitative ultrasonore: application au rachis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du iLAB-Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19935,998 +19935,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal determination of the biomechanical properties of the bone-implant interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A numerical study of viscosity effects on ultrasound wave propagation in cancellous bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dammarie-les-Lys, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167483v1</w:t>
+                <w:t xml:space="preserve">hal-01167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of viscosity effects on ultrasound wave propagation in cancellous bones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Small calcification depiction in ultrasonography based on adaptive beamforming technique with coherent signal integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kanai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167237v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small calcification depiction in ultrasonography using frequency domain interferometry with the Capon method: basic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative ultrasound measurements in trabecular bone using the echographic response of a metallic pin: Application to spine surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th annual scientific meeting of the Japanese Society of Ultrasonics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">170th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167963v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasound measurements in trabecular bone using the echographic response of a metallic pin: Application to spine surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small calcification depiction in ultrasonography using frequency domain interferometry with the Capon method: basic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">T. Shiina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jacksonville, FL, United States</w:t>
+              <w:t xml:space="preserve">86th annual scientific meeting of the Japanese Society of Ultrasonics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650963v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the biomechanical properties of the bone-implant interface under extreme conditions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Quantitative Ultrasound method to estimate bone properties: application to spine surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ELyT Lab Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Matsushima, Japan</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650147v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Ultrasound method to estimate bone properties: application to spine surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the biomechanical properties of the bone-implant interface under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2015 ELyT Lab Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647576v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small calcification depiction in ultrasonography based on adaptive beamforming technique with coherent signal integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multimodal determination of the biomechanical properties of the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Kanai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dammarie-les-Lys, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650165v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dental implant stability using quantitative ultrasound: experimental validation and finite element modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bone Elasticity: 3D Synchrotron imaging, multiscale modelling and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering, CMBE2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647567v1</w:t>
+                <w:t xml:space="preserve">hal-01650150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Elasticity: 3D Synchrotron imaging, multiscale modelling and uncertainties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing dental implant stability using quantitative ultrasound: experimental validation and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián P Cisilino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering, CMBE2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650150v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing dental implant stability using quantitative ultrasound: experimental validation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Jacksonville, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20951,77 +20951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the acetabular cup implant stability via impact analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21046,103 +21046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the bone implant contact area during the impact of a press-fitted acetabular cup: a finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21167,90 +21167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Viscoelastic Absorpionon on the Fast and Slow Wave Modes in Cancellous Bone: Investigation using 3-D viscoelastic FDTD simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nagatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium on Ultrasonic Characterization of Bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21269,1158 +21269,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650190v1</w:t>
+                <w:t xml:space="preserve">hal-01167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167240v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of the biomechanical properties of the interface surrounding a dental implant: an in vitro approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Using quantitative ultrasound to monitor the mechanical wear of the interface of dental implants embedded in bone substitute material during cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencia Latino Americano en Ingeniria Biomedica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Parana, Argentina</w:t>
+              <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167480v1</w:t>
+                <w:t xml:space="preserve">hal-01167974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quantitative ultrasound to monitor the mechanical wear of the interface of dental implants embedded in bone substitute material during cyclic loading</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Understanding Bone elasticity: a contribution of mechanics and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on BioTribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167974v1</w:t>
+                <w:t xml:space="preserve">hal-01167968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Understanding Bone elasticity: a contribution of mechanics and imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation de la réponse ultrasonore d’un implant dentaire inclus dans un biomatériau et soumis à un chargement en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d’acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167968v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de la réponse ultrasonore d’un implant dentaire inclus dans un biomatériau et soumis à un chargement en fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A quantitative ultrasound device to assess dental implant stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d’acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167507v1</w:t>
+                <w:t xml:space="preserve">hal-01167971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small calcification depiction in ultrasonography using frequency domain interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dental implant stability assessment using quantitative ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Ultrasonics Syposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Surgetica 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167970v1</w:t>
+                <w:t xml:space="preserve">hal-01167494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro ultrasonic assessment of the biomechanical quality of the interface surrounding a dental implant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multimodal determination of the biomechanical properties of the bone-implant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on the Development of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167502v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental implant stability assessment using quantitative ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">In vitro ultrasonic assessment of the biomechanical quality of the interface surrounding a dental implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on the Development of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167494v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal determination of the biomechanical properties of the bone-implant interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Small calcification depiction in ultrasonography using frequency domain interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lansing, United States</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Ultrasonics Syposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167474v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative ultrasound device to assess dental implant stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Assesment of the biomechanical properties of the interface surrounding a dental implant: an in vitro approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Conferencia Latino Americano en Ingeniria Biomedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Parana, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167971v1</w:t>
+                <w:t xml:space="preserve">hal-01167480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultrasonic device for dental implant stability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22445,51 +22445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing healthcare technology through biomedical engineering approaches: from bench to bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Argentines, 50 ans pour la cooperation scientifique pour l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22508,446 +22508,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Spatial Distribution of Bone Structure on Fast Wave Generation in Cancellous Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bosc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167961v1</w:t>
+                <w:t xml:space="preserve">hal-01167964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Effect of Incoherence on Fast Wave Generation in Cancellous Bone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of ultrasonic wave propagation in a cylindrically shaped dental implant prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Symposium on Ultrasonic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167497v1</w:t>
+                <w:t xml:space="preserve">hal-01167961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Spatial Distribution of Bone Structure on Fast Wave Generation in Cancellous Bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of the Effect of Incoherence on Fast Wave Generation in Cancellous Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nagatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">35th Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167964v1</w:t>
+                <w:t xml:space="preserve">hal-01167497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of the Biomechanics Group of the MSME laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco – germano – polonais sur les biomatériaux architecturés pour la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
@@ -22989,77 +22989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding bone elasticity: a contribution of mechanics and medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23101,51 +23101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des propriétés biomécaniques de l’os néoformé au voisinage d’un implant en titane par diffusion micro Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23153,51 +23153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tsubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23222,103 +23222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des propriétés biomécaniques de l’os néoformé au voisinage d’un implant en titane par diffusion micro Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tsubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d’acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23356,64 +23356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping bone elasticity: 3D synchrotron imaging, multiscale modeling, and related issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23462,519 +23462,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01050282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical dependence of the ultrasonic velocity in human cortical bone samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Assessing in vitro dental implant stability with a quantitative ultrasound method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">colloque biennal Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167509v1</w:t>
+                <w:t xml:space="preserve">hal-01167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing in vitro dental implant stability with a quantitative ultrasound method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Anatomical dependence of the ultrasonic velocity in human cortical bone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque biennal Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167508v1</w:t>
+                <w:t xml:space="preserve">hal-01167509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping bone biomechanical properties: 3D synchrotron imaging, multiscale modeling, numerical simulations, and related issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of dental implant stability using an ultrasonic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia Pacific congress on computational mechancics &amp; 4th international symposium on computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167982v1</w:t>
+                <w:t xml:space="preserve">hal-01167512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dental implant stability using an ultrasonic technique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping bone biomechanical properties: 3D synchrotron imaging, multiscale modeling, numerical simulations, and related issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Congress on Ultrasound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">5th Asia Pacific congress on computational mechancics &amp; 4th international symposium on computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167512v1</w:t>
+                <w:t xml:space="preserve">hal-01167982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Assessment of the Effects of the Axial Variations of Porosity and Mineralization on the Elastic Properties in the Human Femoral Neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.308-309</w:t>
@@ -23997,1093 +23997,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse ultrasonore de l’interface os-implant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Investigation of ultrasound scattering by small calcification using mathematical solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">86th annual scientific meeting of the Japanese Society of Ultrasonics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167979v1</w:t>
+                <w:t xml:space="preserve">hal-01167985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrasound scattering by small calcification using mathematical solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse ultrasonore de l’interface os-implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th annual scientific meeting of the Japanese Society of Ultrasonics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2èmes Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167985v1</w:t>
+                <w:t xml:space="preserve">hal-01167979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three step homogenization model based on the Eshelby formulation to model the multiscale cortical bone structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME-CMD Int computational Mechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Kobé, Japan</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830472v1</w:t>
+                <w:t xml:space="preserve">hal-00811243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the spatial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of a prior tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167988v1</w:t>
+                <w:t xml:space="preserve">hal-00810994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quantitative ultrasound for the assessment of the stability of an implant: a numerical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Primary Stability of a Dental Implant Using an Ultrasonic Device: an in Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811243v1</w:t>
+                <w:t xml:space="preserve">hal-01167994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of a prior tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Role of porosity and tissue mineral density in determining the elastic properties of cortical bone tissue in the human femoral neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810994v1</w:t>
+                <w:t xml:space="preserve">hal-00830448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Primary Stability of a Dental Implant Using an Ultrasonic Device: an in Vitro Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Estimation of the primary stability of a dental implant using an ultrasonic device: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français d’Acoustique and 2012 Annual IOA Meeting</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167994v1</w:t>
+                <w:t xml:space="preserve">hal-00811226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the primary stability of a dental implant using an ultrasonic device: an in vitro study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of the spatial variations of porosity and mineralization on the elastic properties of the human femoral neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811226v1</w:t>
+                <w:t xml:space="preserve">hal-01167988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of porosity and tissue mineral density in determining the elastic properties of cortical bone tissue in the human femoral neck</w:t>
+                <w:t xml:space="preserve">A three step homogenization model based on the Eshelby formulation to model the multiscale cortical bone structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">JSME-CMD Int computational Mechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kobé, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830448v1</w:t>
+                <w:t xml:space="preserve">hal-00830472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of a priori tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint conference of the 2012 Annual IOA Meeting and the 11th French Congress of Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25108,90 +25108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic set up for the assessment of the stability of a cylinder inserted in a solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25216,103 +25216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of healing time on the echographic response of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoutsics 2012 Hong Kong Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25350,90 +25350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echographic response of the bone-implant interface: dependence on healing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25458,51 +25458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif ultrasonore pour l'estimation de la stabilité d'un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème déjeuner de la technologie : « Durabilité et fonctionnalisation des biomatériaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25521,359 +25521,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-CT based homogeneization of the elastic properties of cortical bone: influence of the heterogeneous distribution of mineral and porosity</w:t>
+                <w:t xml:space="preserve">Estimation of heterogeneous elastic properties in human femoral neck by micro-CT based multi-scale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">34ème journées de l’ISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830456v1</w:t>
+                <w:t xml:space="preserve">hal-01167991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of heterogeneous elastic properties in human femoral neck by micro-CT based multi-scale modelling</w:t>
+                <w:t xml:space="preserve">Micro-CT based homogeneization of the elastic properties of cortical bone: influence of the heterogeneous distribution of mineral and porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème journées de l’ISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS - European Conference on Computational Methods in Applied Science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167991v1</w:t>
+                <w:t xml:space="preserve">hal-00830456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du temps de cicatrisation sur la réponse échographique de l’interface os-implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25924,77 +25924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Diou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diaz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International congress for therapeutic ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, New York, United States</w:t>
@@ -26036,90 +26036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT based modeling and numerical estimation of the heterogeneous elastic properties in human femoral neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
@@ -26142,1352 +26142,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the anatomical variation of elastic properties in human cortical bone: experiments, modelling and numerical simulations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une méthode ultrasonore pour l'estimation de l'ostéointégration d'implants dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec’2011, International Conference on processing &amp; manufacturing of advanced materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées acoustique des milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168063v1</w:t>
+                <w:t xml:space="preserve">hal-01167464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif ultrasonore pour l’estimation de la stabilité biomécanique de l’implant dentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Étude des propriétés biomécaniques de l'os autour d’un implant par nanoindentation en fonction du temps de cicatrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168020v1</w:t>
+                <w:t xml:space="preserve">hal-05226634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of ultrasonic wave propagation in anisotropic poroelastic bones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 World Congress on Advances in Structural Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">20ème Congrés Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167514v1</w:t>
+                <w:t xml:space="preserve">hal-01168028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of biomechanical properties of newly formed bone tissue determined by nanoindentation as a function of healing time</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical studies of ultrasonic wave propagation in anisotropic poroelastic bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrés Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">The 2011 World Congress on Advances in Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168028v1</w:t>
+                <w:t xml:space="preserve">hal-01167514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés biomécaniques de l'os autour d’un implant par nanoindentation en fonction du temps de cicatrisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Dispositif ultrasonore pour l’estimation de la stabilité biomécanique de l’implant dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226634v1</w:t>
+                <w:t xml:space="preserve">hal-01168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode ultrasonore pour l'estimation de l'ostéointégration d'implants dentaires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the anatomical variation of elastic properties in human cortical bone: experiments, modelling and numerical simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées acoustique des milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Thermec’2011, International Conference on processing &amp; manufacturing of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167464v1</w:t>
+                <w:t xml:space="preserve">hal-01168063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based approaches for bone quantitative ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Using acoustical modeling and numerical simulation for bone quantitative ultrasound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimBio-M conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168033v1</w:t>
+                <w:t xml:space="preserve">hal-00714162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the amount of bone surrounding an implant with Quantitative Ultrasound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Model-based approaches for bone quantitative ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">SimBio-M conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168042v1</w:t>
+                <w:t xml:space="preserve">hal-01168033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using acoustical modeling and numerical simulation for bone quantitative ultrasound.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Haïat</w:t>
+                <w:t xml:space="preserve">Experimental assessment of the amount of bone surrounding an implant with Quantitative Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, North Korea</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714162v1</w:t>
+                <w:t xml:space="preserve">hal-01168042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an homogenization method with Synchrotron radiation microcomuted tomography to estimate cortical bone anisotropic biomechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Approches numérique et expérimentale pour l’évaluation par ultrasons de la stabilité biomécanique d’un implant dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second joint Sino-French-Dutch Workshop on composite materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168032v1</w:t>
+                <w:t xml:space="preserve">hal-01168026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches numérique et expérimentale pour l’évaluation par ultrasons de la stabilité biomécanique d’un implant dentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Using micro Brillouin scattering technique for the assessment of the elastic properties of newly formed bone in the vicinity of an implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Anagnostou</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168026v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using micro Brillouin scattering technique for the assessment of the elastic properties of newly formed bone in the vicinity of an implant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling an homogenization method with Synchrotron radiation microcomuted tomography to estimate cortical bone anisotropic biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Ultrasound Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Second joint Sino-French-Dutch Workshop on composite materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168041v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Elastic Properties of Newly Formed Bone in the Vicinity of an Implant Using a Micro-Brillouin Scattering Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27529,90 +27529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of quantitative ultrasound for the assessment of the amount of bone surrounding an implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27650,90 +27650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 World Congress on Advances in Structural Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
@@ -27762,51 +27762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des propriétés biomécaniques de l'os: une approche multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération Galileo Galilei Grenoble FR3345, "La mécanique aux interfaces avec la biologie et la santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27831,51 +27831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et caractérisation des propriétés biomécaniques de l’os néoformé au voisinage d’un implant par nanoindentation et diffusion micro Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27883,51 +27883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Signal et Image en Acoustique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
@@ -27969,90 +27969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a homogenization model with an imaging technique to retrieve cortical bone anisotropic biomechanical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Congress on Advances in Structural Engineering and Mechanics (ASEM'11plus)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, North Korea</w:t>
@@ -28094,90 +28094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a homogenization method with Synchrotron radiation microcomputed tomography to estimate cortical bone anisotropic biomechanical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference SimBio-M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
@@ -28206,103 +28206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés élastiques de l’os néoformé au contact d’un implant par diffusion micro-Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques du Groupe d’Acoustique Physique Sous-marine et Ultra-Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
@@ -28325,885 +28325,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549196v1</w:t>
+                <w:t xml:space="preserve">hal-01168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the biomechanical properties of newly formed bone tissue using Micro-Brillouin scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Micro-Brillouin scattering measurements in mature and newly formed bone tissue surrounding an implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E Soffer</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">31th Symposium on UltraSonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167521v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire : influence de la diffusion indépendante et de l'absorption visqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168073v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité d’un dispositif ultrasonore pour l’estimation de la stabilité d’un implant dentaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès des 10 heures d’Implantologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montreuil, France</w:t>
+              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168064v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de faisabilité d’un dispositif ultrasonore pour l’estimation de la stabilité d’un implant dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">20ème congrès des 10 heures d’Implantologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714201v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Brillouin scattering measurements in mature and newly formed bone tissue surrounding an implant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Vayron</w:t>
+                <w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Ba Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Symposium on UltraSonic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167532v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire : influence de la diffusion indépendante et de l'absorption visqueuse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the biomechanical properties of newly formed bone tissue using Micro-Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714199v1</w:t>
+                <w:t xml:space="preserve">hal-01167521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of 'anomalous' velocity dispersion with an independent scattering model in trabecular bone : comparison with a multiple scattering model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29228,77 +29228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ultrasound contrast agents for therapeutic and molecular imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29353,90 +29353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano ultrasound contrast agents for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29478,90 +29478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultrasonic device to assess the biomechanical properties of the bone implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29586,64 +29586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion de vitesse dans l'os trabéculaire: influence de la diffusion indépendente et de l'absorption visqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29662,868 +29662,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano ultrasound contrast agents for drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Urbach</w:t>
+                <w:t xml:space="preserve">A multiscale method to assess the heterogeneous anisotropic elastic properties of cortical bone : application to human proximal femoral bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">6thWorld Congress on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549598v1</w:t>
+                <w:t xml:space="preserve">hal-00713682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for multiple scattering allows a better prediction of velocity dispersion in trabecular bone than an independent scattering model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Computing the heterogeneous anisotropic elastic properties of cortical bone by a micromechanical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Singapore</w:t>
+              <w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713686v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale method to assess the heterogeneous anisotropic elastic properties of cortical bone : application to human proximal femoral bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Accounting for multiple scattering allows a better prediction of velocity dispersion in trabecular bone than an independent scattering model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6thWorld Congress on Biomechanics</w:t>
+              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713682v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the heterogeneous anisotropic elastic properties of cortical bone by a micromechanical approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+                <w:t xml:space="preserve">Nano ultrasound contrast agents for drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain P,g Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010, 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713638v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous&amp;quot; velocity dispersion in trabecular bone : influence of viscous absorption and of multiple scattering.</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of cortical bone : comparison between attenuation and velocity dispersion measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713193v1</w:t>
+                <w:t xml:space="preserve">hal-00713188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of cortical bone : comparison between attenuation and velocity dispersion measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
+                <w:t xml:space="preserve">Influence d'un gradient de propriétés matérielles sur la propagation d'ondes ultrasonores dans l'os cortical: application à la transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Chile</w:t>
+              <w:t xml:space="preserve">Workshop « Matériaux poreux, propagation d’ondes acoustiques et caractérisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713188v1</w:t>
+                <w:t xml:space="preserve">hal-01649672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un gradient de propriétés matérielles sur la propagation d'ondes ultrasonores dans l'os cortical: application à la transmission axiale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anomalous&amp;quot; velocity dispersion in trabecular bone : influence of viscous absorption and of multiple scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Matériaux poreux, propagation d’ondes acoustiques et caractérisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Valencienne, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649672v1</w:t>
+                <w:t xml:space="preserve">hal-00713193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
@@ -30552,103 +30552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
@@ -30690,90 +30690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
@@ -30796,882 +30796,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiple scattering and of absorption on the frequency dependence of phase velocity in trabecular bone.</w:t>
+                <w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713135v1</w:t>
+                <w:t xml:space="preserve">hal-00713142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependence of ultrasonic properties of bovine cortical bone samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Anomalous behavior of ultrasonic velocity dispersion in bovine cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649612v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the ultrasonic velocity dispersion in bovine cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Broadband Ultrasonic Attenuation and bone properties in femoral bovine cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of “anomalous” velocity dispersion in trabecular bone: effect of multiple scattering and of viscous absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lhemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics’08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior of ultrasonic velocity dispersion in bovine cortical bone</w:t>
+                <w:t xml:space="preserve">Influence of multiple scattering and of absorption on the frequency dependence of phase velocity in trabecular bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, China</w:t>
+              <w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713162v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic velocity dispersion in bovine cortical bone.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Frequency dependence of ultrasonic properties of bovine cortical bone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713142v1</w:t>
+                <w:t xml:space="preserve">hal-01649612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of QUS parameters to bone strength estimated by a cellular model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Ashford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31690,286 +31690,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of &amp;quot;anomalous&amp;quot; velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Finite difference time domain numerical simulation of ultrasonic propagation in coated contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Urbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Acoustics’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713143v1</w:t>
+                <w:t xml:space="preserve">hal-01654684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite difference time domain numerical simulation of ultrasonic propagation in coated contrast agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Urbach</w:t>
+                <w:t xml:space="preserve">Modeling of &amp;quot;anomalous&amp;quot; velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654684v1</w:t>
+                <w:t xml:space="preserve">hal-00713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multiple scattering and of absorption on velocity dispersion in trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lhemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31977,51 +31977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Symposium on UltraSonic Electronics (USE2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32046,103 +32046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32167,103 +32167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
@@ -32286,1896 +32286,1926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between QUS parameters and a cellular model- based estimation of bone strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654693v1</w:t>
+                <w:t xml:space="preserve">hal-00699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Italy</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713178v1</w:t>
+                <w:t xml:space="preserve">hal-00698999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
+              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699001v1</w:t>
+                <w:t xml:space="preserve">hal-00713178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Relationship between QUS parameters and a cellular model- based estimation of bone strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">Acoustics’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698999v1</w:t>
+                <w:t xml:space="preserve">hal-01654693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the frequency dependence of phase velocity in phantoms of trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698792v1</w:t>
+                <w:t xml:space="preserve">hal-01649578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive contact to rough viscoelastic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D simulation study of the properties of slow and fast wave modes versus bone volume fraction and structural anisotropy in human trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of The Adhesion Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Tampa, FL, United States</w:t>
+              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649455v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
+              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654703v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715758v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone: effect of multiple scattering and of viscous absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t>
+              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689715v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649489v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone: effect of multiple scattering and of viscous absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Halle, Germany</w:t>
+              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654800v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation study of the properties of slow and fast wave modes versus bone volume fraction and structural anisotropy in human trabecular bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Halle, Germany</w:t>
+              <w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654811v1</w:t>
+                <w:t xml:space="preserve">hal-00689715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the frequency dependence of phase velocity in phantoms of trabecular bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649578v1</w:t>
+                <w:t xml:space="preserve">hal-01654703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
+              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698795v1</w:t>
+                <w:t xml:space="preserve">hal-00698792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Adhesive contact to rough viscoelastic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of The Adhesion Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Tampa, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715772v1</w:t>
+                <w:t xml:space="preserve">hal-01649455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of both slow and fast wave mode properties on bone volume fraction and structural anisotropy in human trabecular bone: a 3D simulation study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling ultrasonic attenuation and velocity dispersion in trabecular bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649603v1</w:t>
+                <w:t xml:space="preserve">hal-00715765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulations of wave propagation in a poroelastic medium: prediction of slow and fast wave mode in human trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34220,717 +34250,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of both slow and fast wave mode properties on bone volume fraction and structural anisotropy in human trabecular bone: a 3D simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Taiwan</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715780v1</w:t>
+                <w:t xml:space="preserve">hal-01649603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ultrasonic attenuation and velocity dispersion in trabecular bone.</w:t>
+                <w:t xml:space="preserve">Analytical modeling of phase velocity dependence on trabecular bone properties : effect of multiple scattering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lhemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715765v1</w:t>
+                <w:t xml:space="preserve">hal-00715798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of phase velocity dependence on trabecular bone properties : effect of multiple scattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband ultrasonic attenuation in bovine cortical bone in vitro : dependence to bone mass and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715798v1</w:t>
+                <w:t xml:space="preserve">hal-00715769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband ultrasonic attenuation in bovine cortical bone in vitro : dependence to bone mass and microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715769v1</w:t>
+                <w:t xml:space="preserve">hal-00715780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">In vivo Quantitative Ultrasound measurements at the proximal human femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698791v1</w:t>
+                <w:t xml:space="preserve">hal-01654826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34966,359 +34966,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Germany</w:t>
+              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715783v1</w:t>
+                <w:t xml:space="preserve">hal-00698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Quantitative Ultrasound measurements at the proximal human femur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Modeling of velocity dispersion in trabecular bone : effect of multiple scattering and of viscous absorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lhemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2nd European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654826v1</w:t>
+                <w:t xml:space="preserve">hal-00715783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a gradient of material properties due to endosteal resorption affect wave propagation in the axial transmission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007) Halle, Germany, July 19-20, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35337,204 +35337,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulations of wave propagation in trabecular bone: prediction of the slow and fast wave mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
+              <w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654814v1</w:t>
+                <w:t xml:space="preserve">hal-00698955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband ultrasonic attenuation in femoral bovine cortical bone is an indicator of bone properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35553,2143 +35579,2134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D numerical simulations of wave propagation in trabecular bone: prediction of the slow and fast wave mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698955v1</w:t>
+                <w:t xml:space="preserve">hal-01654814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la dépendance des paramètres ultrasonores à des variations de microarchitecture et de constantes élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">8ème congrès Français d’acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655092v1</w:t>
+                <w:t xml:space="preserve">hal-01649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t>
+              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689702v1</w:t>
+                <w:t xml:space="preserve">hal-00715751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la dépendance des paramètres ultrasonores à des variations de microarchitecture et de constantes élastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The sensitivity of QUS in transmission to cancellous bone properties : a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Laugier</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès Français d’acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649430v1</w:t>
+                <w:t xml:space="preserve">hal-01654882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Extracting trabecular geometry from tomographic images of spongy bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dicarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
+              <w:t xml:space="preserve">5th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715751v1</w:t>
+                <w:t xml:space="preserve">hal-00715747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of QUS in transmission to cancellous bone properties : a numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+                <w:t xml:space="preserve">Frequency variations of attenuation and velocity in cortical bone in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654882v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulations of wave propagation in trabecular bone predicts existence of the Biot fast compressional wave</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654833v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of ultrasonic properties to bone microarchitectural and material properties: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
+              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649437v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adapted estimation for Quantitative Ultrasound variables at the proximal femur based on an optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655101v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of wave propagation in porous media: influence of the microstructure and of the material properties of trabecular bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654846v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted estimation for Quantitative Ultrasound variables at the proximal femur based on an optimization algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">3D numerical simulation of wave propagation in porous media: influence of the microstructure and of the material properties of trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654869v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of ultrasonic properties to bone microarchitectural and material properties: a simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D numerical simulations of wave propagation in trabecular bone predicts existence of the Biot fast compressional wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655067v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency variations of attenuation and velocity in cortical bone in vitro.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Matsukawa</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
+              <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715755v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting trabecular geometry from tomographic images of spongy bone.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dicarlo</w:t>
+                <w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.5</w:t>
+              <w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715747v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
+              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715743v1</w:t>
+                <w:t xml:space="preserve">hal-01655092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-difference computations of ultrasound wave propagation in bone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo Quantitative Ultrasound Measurements with the newly Developed Femur Ultrasound Scanner – First Precision Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klausner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649663v1</w:t>
+                <w:t xml:space="preserve">hal-01654875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Quantitative Ultrasound Measurements with the newly Developed Femur Ultrasound Scanner – First Precision Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-difference computations of ultrasound wave propagation in bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Third European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654875v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico Determination of the Dependence of Ultrasonic Parameters with Microarchitecture and Material Properties of Trabecular Bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prediction of BMD with QUS measurements in excised human femur : optimal derivation of QUS parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655062v1</w:t>
+                <w:t xml:space="preserve">hal-01654865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization algorithm for improved quantitative ultrasound signal processing at the proximal femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dencks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37725,355 +37742,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVD-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In silico Determination of the Dependence of Ultrasonic Parameters with Microarchitecture and Material Properties of Trabecular Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">2006 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654840v1</w:t>
+                <w:t xml:space="preserve">hal-01655062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of BMD with QUS measurements in excised human femur : optimal derivation of QUS parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">SVD-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654865v1</w:t>
+                <w:t xml:space="preserve">hal-01654840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Frequency-dependent Attenuation and Velocity Dispersion Affect the Prediction of Bone Mineral Density with Ultrasonic Measurements in Excised Human Femur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-C. Glüer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38092,575 +38092,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a wavelet-based method for the reduction of failures in quantitative ultrasound (QUS) signal processing at the proximal femur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655112v1</w:t>
+                <w:t xml:space="preserve">hal-00698790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Introduction of a wavelet-based method for the reduction of failures in quantitative ultrasound (QUS) signal processing at the proximal femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698790v1</w:t>
+                <w:t xml:space="preserve">hal-01655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of femoral bone density using site specific quantitative ultrasound – results on excised specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of wave propagation in cancellous bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Joint Meeting of the International Bone and Mineral Society (IBMS) and the European Society for Calcified Tissue (ECTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2005 (AFPAC - 05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656024v1</w:t>
+                <w:t xml:space="preserve">hal-01656021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frequency-dependent attenuation and dispersion on different speed of sound measurements on human intact femur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Model-based inversion for the characterization of crack-like defects detected by ultrasound in a cladded component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2005 (AFPAC - 05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656023v1</w:t>
+                <w:t xml:space="preserve">hal-01656031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of bone density of the proximal femur using Quantitative Ultrasound – results at excised specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dencks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteologie 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Basel, Switzerland</w:t>
@@ -38683,299 +38679,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based inversion for the characterization of crack-like defects detected by ultrasound in a cladded component</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effects of frequency-dependent attenuation and dispersion on different speed of sound measurements on human intact femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2005 (AFPAC - 05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656031v1</w:t>
+                <w:t xml:space="preserve">hal-01656023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave propagation in cancellous bone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of femoral bone density using site specific quantitative ultrasound – results on excised specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dencks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2005 (AFPAC - 05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2nd Joint Meeting of the International Bone and Mineral Society (IBMS) and the European Society for Calcified Tissue (ECTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656021v1</w:t>
+                <w:t xml:space="preserve">hal-01656024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of transmission and backscattering in cancellous bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39026,103 +39026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the dependence of quantitative ultrasonic parameters on the trabecular bone micro architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-C. Glüer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39141,286 +39141,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation de 10 méthodes de mesures de retard pour la caractérisation de la partie proximale du fémur avec un dispositif de transmission transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Estimation de retard en acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656017v1</w:t>
+                <w:t xml:space="preserve">hal-01656016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de 10 méthodes de mesures de retard pour la caractérisation de la partie proximale du fémur avec un dispositif de transmission transverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Estimation de retard en acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656016v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave propagation in cancellous bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">148th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39471,51 +39471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39570,51 +39570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ultrasonic modeling to the positioning of defects in a cladded component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39665,51 +39665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repositionnement de défauts dans un composant revêtu de surface irrégulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39760,51 +39760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation helped positioning of defects in a cladded component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39855,64 +39855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive contact of viscoelastic spheres : a hand-waving approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adhesion Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Myrthle Beahc, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39937,77 +39937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contact adhésif viscoélastique de sphères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériau 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40032,64 +40032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhérence d’aspérités viscoélastiques: un modèle minimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériau 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40114,64 +40114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adhesive contact of viscoelastic spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adhesion Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Williamsbourg, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40228,103 +40228,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL ASSESSMENT OF THE BONE-IMPLANT INTERFACE USING QUANTITATIVE ULTRASOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinbourgh, United Kingdom</w:t>
@@ -40353,90 +40353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite crystal thickness and orientation at the bone implant interface : spatial and temporal evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Törnquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40491,90 +40491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stress-shielding at the bone-implant interface under shear loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
@@ -40603,77 +40603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various in vitro ultrasonic velocity measurements in bone: effect of frequency-dependent attenuation and of velocity dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-C. Glüer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40760,103 +40760,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic formulation of bone fabric evolution based on the dissipation principle: a 2D finite-element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132, Springer International Publishing; Springer International Publishing, pp.49-69, 2020, Advanced Structured Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
@@ -40903,77 +40903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Evaluation of Dental Implant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Ultrasound in Periodontology and Implantology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.197-213, 2020, 978-3-030-51287-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41020,51 +41020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the physics of ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Quantitative Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, Springer, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41089,51 +41089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear ultrasonic properties of cortical bone: in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Quantitative Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Springer, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41190,64 +41190,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de contrôle de la stabilité d’un implant dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1853306. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41265,64 +41265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF D'INSERTION D'UN IMPLANT CHIRURGICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41353,64 +41353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF D'INSERTION D'UN IMPLANT CHIRURGICAL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tijou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41441,64 +41441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de contrôle ultrasonore de la qualité osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Guipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1450703. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41542,51 +41542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Soffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41649,51 +41649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ultrasonore : du contrôle non destructif à la biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Académiques Francophones. 2012, 978-3-8381-7511-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41743,51 +41743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une méthode d'inversion basée sur la simulation pour la caractérisation de fissures détectées par ultrasons dans un composant revêtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -41983,51 +41983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bas Dit Nugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lamassoure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03596-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas-Dit-Nugues Manon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ketani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068372" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moisan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chaboty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;langer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Homma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104451" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colabella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01811-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenormand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2186/JPR.JPR_D_20_00052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Sauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104607" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsang Kwak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Pang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voumard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Yasui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Biwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecuelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78806-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pivonka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000500" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870865v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dorogoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shemtov-Yona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rittel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tijou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat- Lachaniette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.24840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343165v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rittel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919879250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Geiger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50665-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132088v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Brailovski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5046524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.03.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.08.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12622" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P Colabella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P Kowalczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382894" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bosc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sailhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166778.t001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernigou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Guipieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsukino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082374v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Brunski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Sumiya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.08.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karasinski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081916v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poignard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.12.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DCZVCZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.387" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Amman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3543966" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0220-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S950SK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692863v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.034" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J85LXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002069v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svrcekova" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chevalier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pahr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pahr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711802v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718886v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718885v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barkmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Moser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dencks" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klausner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718877v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443273v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832611" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718874v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718828v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.070209" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718825v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718873v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamato" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denks" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cleveland" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718822v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718821v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-C. Gl&#252;er" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718810v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latremouille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lassere" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718816v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001437v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460490276722" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718808v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan-Huy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00059-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718806v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001358v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365997v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354147v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281902v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355427v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235366v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1128" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544697v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544694v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544693v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798729v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798728v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647053v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798753v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pivonka" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650871v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650806v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650204v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812469v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644881v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650800v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647041v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656056v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650911v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650898v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656051v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656054v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647072v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167483v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167237v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167963v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamakawa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiina" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650963v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geiger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650147v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647576v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650150v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laredo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650969v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650155v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167232v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167480v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167968v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167970v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Toru" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167502v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167494v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167474v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167971v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167969v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167477v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167497v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167964v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167972v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Laredo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050282v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Laredo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167982v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167512v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167983v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830472v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167988v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830448v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167470v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830456v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167991v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168048v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Astafyeva" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Lopez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713702v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168063v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168033v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714162v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168032v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarka" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168036v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167466v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714158v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714156v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714199v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713691v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168077v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urbach" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549195v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549598v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P,g Berti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713686v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713682v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713638v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713188v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649672v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649612v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713131v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713156v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654689v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713162v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713142v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654698v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713143v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654684v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649637v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Padilla" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654693v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649455v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654800v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonne" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654811v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649578v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649603v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649536v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715765v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715798v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715769v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715783v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654826v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654814v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715791v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649430v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654882v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654833v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654846v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654869v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655067v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715755v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715747v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajaj" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicarlo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milicchi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649663v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655062v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649440v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654865v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655103v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Gl&#252;er" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655112v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656024v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656023v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656027v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656031v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656021v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649410v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656012v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656016v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656029v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656038v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leberre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649380v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656041v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649389v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649370v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656045v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649361v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649353v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769448v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jehanno" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827271v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656013v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Cleveland" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544688v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432579v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51288-0_10" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649282v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649296v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799244v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799234v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799228v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656070v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168218v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007345v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chaboty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas-Dit-Nugues Manon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ketani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352748v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schleip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2026.100932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bas Dit Nugues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lamassoure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03596-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Homma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104451" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colabella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01811-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Sauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenormand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2186/JPR.JPR_D_20_00052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsang Kwak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Pang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voumard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Yasui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Biwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Cann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecuelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78806-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pivonka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dorogoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shemtov-Yona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rittel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000500" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tijou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat- Lachaniette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.24840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919879250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Geiger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50665-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132088v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Brailovski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5046524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.08.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12622" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P Colabella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P Kowalczyk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bosc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sailhan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166778.t001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Guipieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tsukino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343307v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernigou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01343386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Soffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anagnostou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082374v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Brunski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Loriot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Sumiya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.08.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karasinski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loriot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081916v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poignard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVD48K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.40059811" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.12.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DCZVCZ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692620v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2012.087.387" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692847v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taulier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Amman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3543966" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593770" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawabe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003131" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692841v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3586788" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0220-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S950SK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692863v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.034" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1J85LXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svrcekova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chevalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pahr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pahr" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443273v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832611" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718885v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barkmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Moser" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dencks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klausner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718877v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718825v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718873v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamato" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.070209" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denks" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cleveland" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718822v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718821v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-C. Gl&#252;er" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718810v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latremouille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lassere" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718816v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001437v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460490276722" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718808v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan-Huy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00059-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718806v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001358v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365997v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354147v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281902v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827265v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235366v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1128" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544696v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544697v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544693v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798729v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798728v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814342v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650806v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650204v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647053v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pivonka" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812469v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644881v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650800v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647041v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656054v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656051v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649703v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650898v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656056v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647072v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167237v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650165v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650963v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geiger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167963v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamakawa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiina" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647576v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167483v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650150v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Laredo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650969v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650155v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167232v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167974v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167968v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167507v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167971v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167494v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167474v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167502v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167970v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Toru" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167480v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167969v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167477v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167964v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167497v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167292v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167972v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Laredo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226648v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsubota" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050282v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Laredo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167508v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167509v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167512v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167982v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167983v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167985v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167979v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811243v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167994v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830448v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811226v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167988v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830472v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168001v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167997v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811249v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167470v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167991v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830456v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168012v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168048v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Astafyeva" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Lopez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713702v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167464v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226634v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168028v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168020v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168063v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714162v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168033v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168042v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168026v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168041v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168032v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarka" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168055v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168051v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168036v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167466v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226626v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukui" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714158v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714156v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167532v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714199v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168064v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167521v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713691v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168077v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urbach" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549195v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713682v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713638v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713686v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549598v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P,g Berti" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713188v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649672v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713142v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713162v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713131v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713156v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654689v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649612v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654698v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654684v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713143v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649637v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Padilla" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654693v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649578v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonne" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654811v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654800v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649455v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715765v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649536v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649603v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715798v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715769v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654826v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715783v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715791v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654814v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649430v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715747v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajaj" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicarlo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milicchi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715755v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655067v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654869v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654846v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654833v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654875v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649663v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654865v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649440v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655062v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655103v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Gl&#252;er" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655112v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656021v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656031v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656027v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656023v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656024v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649410v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656012v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656016v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656029v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656038v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leberre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649380v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656041v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649389v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649370v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656045v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649361v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649353v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769448v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jehanno" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827271v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656013v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Cleveland" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544688v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432579v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51288-0_10" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649282v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649296v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799244v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799234v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799228v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656070v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718802v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168218v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007345v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>