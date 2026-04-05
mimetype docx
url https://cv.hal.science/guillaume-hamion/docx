--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -507,312 +507,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, janvier-février (138), pp.12-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542854v1</w:t>
+                <w:t xml:space="preserve">hal-05397411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
+                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëlenn Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397411v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, mars-avril 2023 (133), pp.6-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -850,64 +850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, novembre-décembre (137), pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1079,64 +1079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,51 +1755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Selom Evenamede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Brukum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Selom Evenamede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Brukum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>