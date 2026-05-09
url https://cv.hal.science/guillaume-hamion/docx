--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -473,725 +473,902 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invasive plants as promising solutions against biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labanowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, pp.103425, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, janvier-février (138), pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, mars-avril 2023 (133), pp.6-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, novembre-décembre (137), pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufi Desrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Invasive Plant Extracts against the Bispecies Biofilm Staphylococcus aureus–Candida albicans by a Bioguided Molecular Networking Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1240,204 +1417,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (11), pp.1595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics11111595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Louise Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.698883. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.698883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1447,51 +1624,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes invasives aquatiques : nouvelle source de composes actifs contre les biofilms de Candida albicans - Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1550,65 +1727,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques AFERP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFERP – Association francophone pour l'enseignement et la recherche en pharmacognosie, Jul 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1755,51 +1932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Selom Evenamede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Brukum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Selom Evenamede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Brukum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>