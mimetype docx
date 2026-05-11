--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">103669073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ct1kTJwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/S-3697-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,1196 +251,1196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« asiento de negros » des Bourbons : un monopole de l’esclavage devenu l’instrument d’une alliance dynastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 e année (3), pp.205-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhd.253.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallés Vilaseca, Núria, La política internacional de Giulio Alberoni: el desafío al orden europeo en el reinado de Felipe V, Valencia, Albatros Ediciones, 2024, 222 págs. ISBN: 9788472744103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de Historia moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50, pp.261 - 262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/chmo.102856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demoulin (éd.), Recueil des instructions données aux ambassadeurs et ministres de France. Des traités de Westphalie jusqu’à la Révolution française. T. XXXII : Pays-Bas espagnols puis autrichiens , Paris, Direction des archives, ministère des Affaires étrangères et européennes, 2022, 326 p., 16 × 24 cm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (No 305), pp.811-812. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.244.0811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confessions d’Alberoni au duc d’Orléans: stratégie d’un acteur de la crise des relations franco-espagnoles (1719-1720)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RiMe. Rivista dell'Istituto di Storia dell'Europa Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.301-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la réputation à l'histoire : la princesse des Ursins, une figure insaisissable de la « société des princes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Saint-Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La Princesse des Ursins : Apprentissage et exercice du pouvoir dans l'Europe de Saint-Simon, 49 (1), pp.43-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/simon.2021.1935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El primer pacto de familia (1733): ¿un tratado de alianza oportunista o revelador del componente dinástico de las relaciones internacionales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (2), pp.201-225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/shhmo2022442201225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defender negocios en tiempo de convulsión política: las elites mercantiles francesas durante la guerra de Sucesión española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.21-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfiv.34.2021.29360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trains et équipages sur la route vers Madrid : détails et matérialité des voyages diplomatiques (xvie-début xviiie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37anné (1), pp.46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.181.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Mar Felices de la Fuente, La nueva nobleza titulada de España y América en el siglo XVIII (1701-1746) : entre el mérito y la venalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Élites et familles méditerranéennes influentes en politique, XIXe-XXe siècles / La parfumerie grassoise dans tous ses états, 92, pp.339-342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Palacios Bañuelos (éd.), Ignacio Ruiz Rodríguez, Fernando López Mora, Estudio y documentos para la historia de la diplomacia española en el siglo XVIII, Cordoue – Madrid, Servicio de Publicaciones de la Universidad de Córdoba – Universidad Rey Juan Carlos, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44-2, pp.339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.5915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et négociations diplomatiques entre France et Espagne au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Réseaux de femmes, femmes en réseaux, 12-13, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension religieuse et accents prophétiques de la guerre de Succession d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.265-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Désos, Les Français de Philippe V : un modèle nouveau pour gouverner l’Espagne (1700-1724)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41-2, pp.247-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.4155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole SALAT et Thierry SARMANT, Lettres de Louvois à Louis XIV , Paris, Société de l’histoire de France – Service Historique de la Défense, 2007, 320 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28e année (2), pp.VI-VI. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.092.0151f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambassadeur et la pièce de monnaie : représenter son souverain et dissimuler ses intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 122 (3), pp.291--303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1429,1480 +1450,1480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prince oublié ou la figure de la légitimité dynastique: Louis le Grand Dauphin et l'Espagne de Philippe V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Arsac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Dauphin (1661-1711) : Fils de roi, père de roi et jamais roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Faton, pp.204, 2025, 978-2-87844-408-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prince si étroitement uni de sang et d´amitié avec le Roi Très Chrétien.&amp;quot; L´avènement de don Carlos au trône de Naples (1734)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Aznar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos de Borbón: La edad heroica del monarca ilustrado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación de la Orden Constantiana de San Jorge, 2022, 9788409475087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El embajador de Luis XIV en la corte de Madrid, ¿un ideal del servicio al rey?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’Amérique dans les relations franco-espagnoles (1713-1743) : un secret de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los embajadores: representantes de la soberanía, garantes del equilibrio, 1659-1748</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La reconstrucción de la política internacional española</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.229-242, 2021, 978-84-9096-348-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.27750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403146v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Amérique dans les relations franco-espagnoles (1713-1743) : un secret de famille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">El embajador de Luis XIV en la corte de Madrid, ¿un ideal del servicio al rey?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Bravo Lozano; Antonio Álvarez-Ossorio Alvariño. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconstrucción de la política internacional española</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Los embajadores: representantes de la soberanía, garantes del equilibrio, 1659-1748</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcial Pons Historia, 2021, 978-84-17945-49-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979438v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la Monarchie d'Espagne durant la guerre de Succession (1701-1713) : une nécessité devenue une expérience du gouvernement de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’informer pour gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.25-36, 2020, Politique et élites, 978-285892-612-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des diplomates à l'école de Bernis. Correspondances transversales entre Rome et Madrid au temps du Pacte de famille (1761)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Montègre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cardinal de Bernis : le pouvoir de l'amitié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques au temps d'Utrecht: l'intégration d'un continent fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Bély; Guillaume Hanotin; Géraud Poumarède. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diplomatie-monde: autour de la paix d'Utrecht, 1713</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Pedone, pp.171-190, 2019, Histoire de la diplomatie, 978-2-233-00928-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier ses intérêts ou ceux du roi : le mémoire de Champeaux ou comment faire pression durant les négociations franco-espagnoles au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bouneau, Laurent Coste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIe siècle à nos jours. Acteurs, cercles et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang B, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b14369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and Men of Trade in the Conduct of Louis XIV's Diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Pohlig; Michael Schaich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The War of the Spanish Succession : new perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.85-99, 2018, Studies of the German historical institute London, 978-0-19-881112-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exportation des laines espagnoles en temps de guerre: du commerce à la diplomatie durant la guerre de succession d'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufourcet, Marie-Bernadette and Pontet, Josette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix: les enjeux de la frontière franco-espagnole, XVIe - début XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.299-316, 2016, 979-10-300-0082-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambassadeurs de Louis XIV à la cour de Philippe V : des ambassadeurs de famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consulat de France à Cadix : Institution, intérêts et enjeux (1666-1740)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Archives nationales; http://books.openedition.org/pan/490, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conseiller le prince : ambassadeurs, ministres et experts autour de Philippe V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niels F May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la place du roi: Vice-rois, gouverneurs et ambassadeurs dans les monarchies française et espagnole (xvie-xviiie siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes del Congrés Els Tractats d'Utrecht clarors i foscors de la pau, la resistència dels catalans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu d'Història de Catalunya : Departament de Cultura, Gene, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979425v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller le prince : ambassadeurs, ministres et experts autour de Philippe V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autonomie d'un diplomate ou prise de risque : Amelot de Gournay et l'abolition des fueros en 1707</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barral-Baron, Marie and Lagrée, Marie-Clarté and Lemoine, Mathieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes del Congrés Els Tractats d'Utrecht clarors i foscors de la pau, la resistència dels catalans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu d'Història de Catalunya : Departament de Cultura, Gene, 2015</w:t>
+              <w:t xml:space="preserve">Les stratégies de l'échec : enquêtes sur l'action politique à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521629v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie d'un diplomate ou prise de risque : Amelot de Gournay et l'abolition des fueros en 1707</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels F May</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stratégies de l'échec : enquêtes sur l'action politique à l'époque moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À la place du roi: Vice-rois, gouverneurs et ambassadeurs dans les monarchies française et espagnole (xvie-xviiie siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez; Casa de Velázquez, pp.1 - 13, 2015, 978-84-9096-146-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521628v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La unión de las coronas de España y de Francia durante la guerra de sucesión: aspectos políticos y comerciales. Amelot de Gournay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Défendre l’Amérique espagnole au temps de l’Union des couronnes (1701-1713)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Torres Arce, Marina and Truchuelo García, Susana. </w:t>
+              <w:t xml:space="preserve">David Plouviez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europa en torno a Utrecht</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Défense et colonies dans le monde atlantique, XVe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-79, 2014, Enquêtes et documents, 978-2-7535-3467-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.61883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500308v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre l’Amérique espagnole au temps de l’Union des couronnes (1701-1713)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La unión de las coronas de España y de Francia durante la guerra de sucesión: aspectos políticos y comerciales. Amelot de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Plouviez. </w:t>
+              <w:t xml:space="preserve">Torres Arce, Marina and Truchuelo García, Susana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défense et colonies dans le monde atlantique, XVe-XXe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europa en torno a Utrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial de la Universidad de Cantabria, pp.149-174, 2014, 978-84-8102-733-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500314v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le roi de France à la cour de Madrid. Entre confiance, « majesté » et liens familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niels May; Daniel Aznar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la place du roi: vice-rois, gouverneurs et ambassadeurs dans les monarchies française et espagnole : XVIe - XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-150, 2014, 978-84-15636-85-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ibériques et le monde: produits et échanges commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanotin, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La péninsule ibérique et le monde des années 1470 aux années 1640</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED : SEDES, 2013, 978-2-301-00256-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de la continuité : l’argumentation historique d’Amelot de Gournay à l’occasion d’un changement dynastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Manuel de Bernardo Ares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Cardenal Portocarrero y su tiempo (1635-1709): biografías estelares y procesos influyentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSED, 2013, 978-84-937966-7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2912,286 +2933,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier «La Princesse des Ursins: apprentissage et exercice du pouvoir dans l’Europe de Saint-Simon»</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Princesse des Ursins: apprentissage et exercice du pouvoir dans l’Europe de Saint-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 (49), pp.1-101, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/simon.2021.1932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-03457963v1</w:t>
+                <w:t xml:space="preserve">hal-03457956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Princesse des Ursins: apprentissage et exercice du pouvoir dans l’Europe de Saint-Simon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Introduction au dossier «La Princesse des Ursins: apprentissage et exercice du pouvoir dans l’Europe de Saint-Simon»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Saint-Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, pp.3-9, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457956v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages, diplomatie et culture matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meyzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37e année (2018/1 (37ème année)), pp.4, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hes.181.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3201,564 +3222,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diplomatie-monde. Autour de la paix d'Utrecht 1713. Paris. Editions Pedone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Poumarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02497643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassadeur de deux couronnes: Amelot et les Bourbons, entre commerce et diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez; Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9788490961803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.5159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lion et les lys : Espagne et France au temps de Philippe V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.445, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la place du roi : Vice-rois, gouverneurs et ambassadeurs dans les monarchies française et espagnole (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aznar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velázquez. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9788490961469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la place du roi: ambassadeurs et vices-rois dans les monarchies française et espagnole (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velázquez, pp.250, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hzhz-2018-1091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Péninsule Ibérique et le monde, des années 1470 aux années 1640</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Orry – Un homme des finances royales entre France et Espagne (1650-1705)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Cordoue, pp.283, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3768,112 +3789,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exportation des laines espagnoles en temps de guerre : du commerce à la diplomatie durant la guerre de Succession d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix: les enjeux de la frontière franco-espagnole (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3941,51 +3962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08DBB53C"/>
+    <w:nsid w:val="31C3E082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4172,51 +4193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hanotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1298-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136195652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103669073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3697-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhd.253.0205" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.102856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0811" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2021.1935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2022442201225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.34.2021.29360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0151f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234508v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392293v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aznar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F May" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2021.1932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Poumar&#232;de" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/5159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.5159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitaliapublishing.com/a/37377/--la-place-du-roi---vice-rois--gouverneurs-et-ambassadeurs-dans-les-monarchies-fran-aise-et-espagnole--xvie-xviiie-si-cles-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1214" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hzhz-2018-1091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hanotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1298-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136195652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103669073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ct1kTJwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3697-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhd.253.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.102856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.244.0811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2021.1935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2022442201225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.34.2021.29360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.5915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.1855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0151f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234508v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aznar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F May" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.61883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2021.1932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Poumar&#232;de" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/5159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.5159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitaliapublishing.com/a/37377/--la-place-du-roi---vice-rois--gouverneurs-et-ambassadeurs-dans-les-monarchies-fran-aise-et-espagnole--xvie-xviiie-si-cles-" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1214" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hzhz-2018-1091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>