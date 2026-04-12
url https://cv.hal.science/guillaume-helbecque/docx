--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1335,269 +1335,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity-aware Parallel Distributed Tree-Search for Exact Optimization</w:t>
+                <w:t xml:space="preserve">Towards a scalable load balancing for productivity-aware tree-search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">The 10th Annual Chapel Implementers and Users Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096195v1</w:t>
+                <w:t xml:space="preserve">hal-04117159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a scalable load balancing for productivity-aware tree-search</w:t>
+                <w:t xml:space="preserve">Productivity-aware Parallel Distributed Tree-Search for Exact Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Carneiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Annual Chapel Implementers and Users Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, online, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117159v1</w:t>
+                <w:t xml:space="preserve">hal-04096195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A performance-oriented comparative study of the Chapel high-productivity language to conventional programming environments</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Valois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezhilmathi Krishnasamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902137v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILB003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tagliaferro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63759-9_13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Valois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezhilmathi Krishnasamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902137v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILB003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tagliaferro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63759-9_13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>