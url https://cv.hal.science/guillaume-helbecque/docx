--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -462,1272 +462,1272 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Portable Branch-and-Bound Algorithm for Cross-Architecture Multi-GPU Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Tagliaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezhilmathi Krishnasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chapel-Based Multi-GPU Branch-and-Bound Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezhilmathi Krishnasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Madrid, Spain. pp.463-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90200-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and Portability in Multi-GPU Branch-and-Bound: Chapel Versus CUDA and HIP for Tree-Based Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Tagliaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezhilmathi Krishnasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milano, Italy. pp.1293-1295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPU Computing in Chapel: Application to Tree-Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezhilmathi Krishnasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGAS Data Structure for Unbalanced Tree-Based Algorithms at Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gmys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCS 2024 - 24th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. pp.103-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63759-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPU-Accelerated Tree-Search in Chapel versus CUDA and HIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezhilmathi Krishnasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IEEE Workshop Parallel / Distributed Combinatorics and Optimization (PDCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a scalable load balancing for productivity-aware tree-search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gmys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th Annual Chapel Implementers and Users Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity-aware Parallel Distributed Tree-Search for Exact Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gmys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A performance-oriented comparative study of the Chapel high-productivity language to conventional programming environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gmys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Workshop on Programming Models and Applications for Multicores and Manycores (PMAM'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séoul, South Korea. pp.21-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3528425.3529104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGAS-based Parallel Branch-and-Bound for Ultra-Scale GPU-powered Supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université de Lille; Université du Luxembourg (2003-..), 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025ULILB003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04902137v2</w:t>
-              </w:r>
-[...1138 lines deleted...]
-                <w:t xml:space="preserve">hal-03629798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Valois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezhilmathi Krishnasamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902137v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILB003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tagliaferro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63759-9_13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Valois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezhilmathi Krishnasamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tagliaferro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63759-9_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902137v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ULILB003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>