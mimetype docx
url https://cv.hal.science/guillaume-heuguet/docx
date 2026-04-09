--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -642,269 +642,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la programmation culturelle</w:t>
+                <w:t xml:space="preserve">Vers une micropolitique des formats. Content ID et l’administration du sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°202 (4), </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.817-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.202.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.044.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987183v1</w:t>
+                <w:t xml:space="preserve">hal-03987158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une micropolitique des formats. Content ID et l’administration du sonore</w:t>
+                <w:t xml:space="preserve">Une sociologie des musiques populaires : Simon Frith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.817-848. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.044.0817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.201.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987158v1</w:t>
+                <w:t xml:space="preserve">hal-03987182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sociologie des musiques populaires : Simon Frith</w:t>
+                <w:t xml:space="preserve">La fabrique de la programmation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 201 (3), </w:t>
+              <w:t xml:space="preserve">, 2019, N°202 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.201.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.202.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987182v1</w:t>
+                <w:t xml:space="preserve">hal-03987183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux “carrefours” dans la médiatisation des succès musicaux : à propos de la chanson “Alaska” de Maggie Rogers</w:t>
               </w:r>
@@ -962,109 +962,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sterne, Une Histoire de la modernité sonore</w:t>
+                <w:t xml:space="preserve">Sérendipité. Du conte au concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.205-207. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (192), pp.163-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.5423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0336150017012133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987179v1</w:t>
+                <w:t xml:space="preserve">hal-03987180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du charivari au big data. Les musiques populaires au prisme des sound studies</w:t>
               </w:r>
@@ -1152,109 +1152,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérendipité. Du conte au concept</w:t>
+                <w:t xml:space="preserve">Jonathan Sterne, Une Histoire de la modernité sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (192), pp.163-164. </w:t>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.205-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0336150017012133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/volume.5423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987180v1</w:t>
+                <w:t xml:space="preserve">hal-03987179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'industrie musicale à la rhétorique du &amp;quot;service&amp;quot;.</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouvel héritage</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
@@ -2205,69 +2205,69 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philharmonie de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.399-404, 2022, 9791094642320</w:t>
+              <w:t xml:space="preserve">, pp.9-20, 2022, 9791094642320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983851v1</w:t>
+                <w:t xml:space="preserve">hal-03983844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières, subcultures, scènes</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Vers un nouvel héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
@@ -2395,69 +2395,69 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philharmonie de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-20, 2022, 9791094642320</w:t>
+              <w:t xml:space="preserve">, pp.399-404, 2022, 9791094642320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983844v1</w:t>
+                <w:t xml:space="preserve">hal-03983851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des identités</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5802" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kaminska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2020.1794332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5423" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/rue-musicale/penser-musiques-populaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Menu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/guillaume-heuguet-youtube-et-les-metamorphoses-de-la-musique.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5802" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kaminska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2020.1794332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/rue-musicale/penser-musiques-populaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Menu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/guillaume-heuguet-youtube-et-les-metamorphoses-de-la-musique.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>