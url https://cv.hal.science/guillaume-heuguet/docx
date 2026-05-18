--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -2152,51 +2152,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Carrières, subcultures, scènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
@@ -2205,93 +2205,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philharmonie de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-20, 2022, 9791094642320</w:t>
+              <w:t xml:space="preserve">, pp.147-152, 2022, 9791094642320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983844v1</w:t>
+                <w:t xml:space="preserve">hal-03983846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières, subcultures, scènes</w:t>
+                <w:t xml:space="preserve">Vers un nouvel héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
@@ -2300,93 +2300,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philharmonie de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-152, 2022, 9791094642320</w:t>
+              <w:t xml:space="preserve">, pp.399-404, 2022, 9791094642320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983846v1</w:t>
+                <w:t xml:space="preserve">hal-03983851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouvel héritage</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
@@ -2395,69 +2395,69 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philharmonie de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.399-404, 2022, 9791094642320</w:t>
+              <w:t xml:space="preserve">, pp.9-20, 2022, 9791094642320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983851v1</w:t>
+                <w:t xml:space="preserve">hal-03983844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des identités</w:t>
               </w:r>
@@ -2916,178 +2916,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de YouTube : travail du média et rhétorique de l'innovation</w:t>
+                <w:t xml:space="preserve">Lire l’enquête depuis le chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociabilité numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs de la Précarité / knowledge from precarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.217-232, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136448v1</w:t>
+                <w:t xml:space="preserve">hal-03136438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire l’enquête depuis le chômage</w:t>
+                <w:t xml:space="preserve">L'émergence de YouTube : travail du média et rhétorique de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Driss Ablali; Erik Bertin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs de la Précarité / knowledge from precarity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociabilité numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8061-0542-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.3338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03136438v1</w:t>
+                <w:t xml:space="preserve">hal-03136448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3099,151 +3099,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture de la discothèque est mise en ligne</w:t>
+                <w:t xml:space="preserve">De la chambre au « cloud » ? Fonction documentaire du son et énonciation éditoriale des « players audio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116743v1</w:t>
+                <w:t xml:space="preserve">hal-01117317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la chambre au « cloud » ? Fonction documentaire du son et énonciation éditoriale des « players audio »</w:t>
+                <w:t xml:space="preserve">Quand la culture de la discothèque est mise en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117317v1</w:t>
+                <w:t xml:space="preserve">hal-01116743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un manuel de journalisme au service des « invisibles » ? Le cas du Data Journalism Handbook</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5802" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kaminska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2020.1794332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/rue-musicale/penser-musiques-populaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Menu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/guillaume-heuguet-youtube-et-les-metamorphoses-de-la-musique.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5802" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kaminska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1878650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2020.1794332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sterne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/rue-musicale/penser-musiques-populaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Menu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03987165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/guillaume-heuguet-youtube-et-les-metamorphoses-de-la-musique.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>