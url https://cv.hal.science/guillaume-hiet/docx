--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hiet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in cybersecurity at CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7176-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133411206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor at CentraleSupélec and the team leader of the Inria SUSHI research group of the IRISA/ laboratory in Rennes Britanny, France. Prior to that, I was a computer security expert at AMOSSYS SAS, a French security consulting company, from 2008 to 2010. I was in charge of the R&D team, and I carried out studies for different clients, including ANSSI (the national cybersecurity agency of France) and DGA (the French government defense procurement and technology agency). I also led and performed security audits, vulnerability assessments, and penetration testings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I hold a HDR (Accreditation to Supervise Research) and a Ph.D. from University of Rennes 1, a Diplôme d'Ingénieur (M.Eng.) and a Master Recherche (M.Sc.) from Supélec as well as a Diplôme d'Ingénieur from ENSAM. I did my Ph.D. at Supélec in the former SSIR research team on policy-based intrusion detection and Information Flow Control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests are computer and network security, particularly Host-based Intrusion Detection Systems. In the last few years, I became increasingly interested in the security of software close to the hardware, such as operating systems or UEFI (Unified Extensible Firmware Interface) firmware, and I proposed detection approaches specifically targeting these systems. This evolution led me to explore the security of interfaces between software and hardware more generally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain Alert Correlation methodology for Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (July), pp.102723. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2022.102723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular verification of programs with effects and effects handlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-020-00523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (6), pp.713-742. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.713-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based intrusion detection in web applications by monitoring Java information flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.3 (N°3/4), 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection d'intrusions à fiabilité et pertinence prouvables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Hardware/Software Models for Cache Locking Enabling Fast and Secure Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2024 - 29th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomasz Marciniak; Michał Choraś; Sokratis Katsikas; Joaquin Garcia-Alfaro; Rafał Kozik, Sep 2024, Bydgoszcz, Poland. pp.153-173, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70896-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to develop and verify security mechanisms at the microarchitectural level: application to control-flow integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2023 - 36th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dubrovnik, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-DFI: Optimizing Data-Flow Integrity for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rokicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRTS 2022 - 34th Euromicro Conference on Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Modène, Italy. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMAS: Control-Data Isolation at Runtime through Dynamic Binary Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILM 2021 - Workshop on the Security of Software / Hardware Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, digital event, Austria. pp.86-95, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de protection de binaires configurable et dynamiquement adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivor: A Fine-Grained Intrusion Response and Recovery Approach for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2019 - 35th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359789.3359792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Android Mobile Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Minneapolis, United States. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems and Services: A Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Verification of Programs with Effects and Effect Handlers in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95582-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-processor-based Behavior Monitoring: Application to the Detection of Attacks Against the System Management Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maugan Villatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2017 - 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.399-411, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Security of Information and Networks (SIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Newark, United States. p.1-8, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. p.20-36, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Software Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Formal Methods (FM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-correcting information flow control model for the web-browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2016 - The 9th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec City, Canada. pp.285-301, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51966-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des formats d’alertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ménouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérène Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR (Computer &amp; Electronics Security Applications Rendez-vous) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Protocol Reverse Engineering Using Semantic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan. pp.51-62, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2590296.2590346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzob : un outil pour la rétro-conception de protocoles de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SysSec Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to Simulate Botnet Command and Control Protocols for the Evaluation of Network Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Henin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Rochelle, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAR-SSI.2011.5931397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité de la plate-forme d'exécution Java : limites et propositions d'améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pichardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring both OS and program level information flows to detect intrusions against network servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and automatic formal verification of a RISC-V processor with security mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIP: InSight -A CoreSight Trace Interpreter for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semestre SILM : livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec; Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Security Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec; Agence Nationale de Sécurité des Systèmes d’Information. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions paramétrée par la politique de sécurité grâce au contrôle collaboratif des ﬂux d'informations au sein du système d'exploitation et des applications : mise en œuvre sous Linux pour les programmes Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00355089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security at the Hardware/Software Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03511334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hiet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in cybersecurity at CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7176-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133411206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor at CentraleSupélec and the team leader of the Inria SUSHI research group of the IRISA/ laboratory in Rennes Britanny, France. Prior to that, I was a computer security expert at AMOSSYS SAS, a French security consulting company, from 2008 to 2010. I was in charge of the R&D team, and I carried out studies for different clients, including ANSSI (the national cybersecurity agency of France) and DGA (the French government defense procurement and technology agency). I also led and performed security audits, vulnerability assessments, and penetration testings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I hold a HDR (Accreditation to Supervise Research) and a Ph.D. from University of Rennes 1, a Diplôme d'Ingénieur (M.Eng.) and a Master Recherche (M.Sc.) from Supélec as well as a Diplôme d'Ingénieur from ENSAM. I did my Ph.D. at Supélec in the former SSIR research team on policy-based intrusion detection and Information Flow Control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests are computer and network security, particularly Host-based Intrusion Detection Systems. In the last few years, I became increasingly interested in the security of software close to the hardware, such as operating systems or UEFI (Unified Extensible Firmware Interface) firmware, and I proposed detection approaches specifically targeting these systems. This evolution led me to explore the security of interfaces between software and hardware more generally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain Alert Correlation methodology for Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (July), pp.102723. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2022.102723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular verification of programs with effects and effects handlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-020-00523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (6), pp.713-742. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.713-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based intrusion detection in web applications by monitoring Java information flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.3 (N°3/4), 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection d'intrusions à fiabilité et pertinence prouvables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Hardware/Software Models for Cache Locking Enabling Fast and Secure Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2024 - 29th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomasz Marciniak; Michał Choraś; Sokratis Katsikas; Joaquin Garcia-Alfaro; Rafał Kozik, Sep 2024, Bydgoszcz, Poland. pp.153-173, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70896-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to develop and verify security mechanisms at the microarchitectural level: application to control-flow integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2023 - 36th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dubrovnik, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-DFI: Optimizing Data-Flow Integrity for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rokicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRTS 2022 - 34th Euromicro Conference on Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Modène, Italy. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMAS: Control-Data Isolation at Runtime through Dynamic Binary Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILM 2021 - Workshop on the Security of Software / Hardware Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, digital event, Austria. pp.86-95, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de protection de binaires configurable et dynamiquement adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivor: A Fine-Grained Intrusion Response and Recovery Approach for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2019 - 35th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359789.3359792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Android Mobile Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Minneapolis, United States. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems and Services: A Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Verification of Programs with Effects and Effect Handlers in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95582-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-processor-based Behavior Monitoring: Application to the Detection of Attacks Against the System Management Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maugan Villatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2017 - 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.399-411, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Security of Information and Networks (SIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Newark, United States. p.1-8, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. p.20-36, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-correcting information flow control model for the web-browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2016 - The 9th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec City, Canada. pp.285-301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51966-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Software Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Formal Methods (FM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des formats d’alertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ménouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérène Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR (Computer &amp; Electronics Security Applications Rendez-vous) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Protocol Reverse Engineering Using Semantic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan. pp.51-62, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2590296.2590346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzob : un outil pour la rétro-conception de protocoles de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SysSec Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to Simulate Botnet Command and Control Protocols for the Evaluation of Network Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Henin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Rochelle, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAR-SSI.2011.5931397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité de la plate-forme d'exécution Java : limites et propositions d'améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pichardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring both OS and program level information flows to detect intrusions against network servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and automatic formal verification of a RISC-V processor with security mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIP: InSight -A CoreSight Trace Interpreter for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semestre SILM : livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec; Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Security Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec; Agence Nationale de Sécurité des Systèmes d’Information. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions paramétrée par la politique de sécurité grâce au contrôle collaboratif des ﬂux d'informations au sein du système d'exploitation et des applications : mise en œuvre sous Linux pour les programmes Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00355089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security at the Hardware/Software Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03511334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5245F09"/>
+    <w:nsid w:val="DAD8181F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hiet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133411206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00523-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04118645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289315v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359789.3359792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Villatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Subramanian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947645" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_30" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim M&#233;nouar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01009283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bossert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2590296.2590346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Henin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hiet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133411206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00523-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04118645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289315v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359789.3359792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Villatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Subramanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim M&#233;nouar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01009283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bossert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2590296.2590346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Henin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>