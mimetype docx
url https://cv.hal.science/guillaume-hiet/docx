--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hiet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in cybersecurity at CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7176-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133411206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor at CentraleSupélec and the team leader of the Inria SUSHI research group of the IRISA/ laboratory in Rennes Britanny, France. Prior to that, I was a computer security expert at AMOSSYS SAS, a French security consulting company, from 2008 to 2010. I was in charge of the R&D team, and I carried out studies for different clients, including ANSSI (the national cybersecurity agency of France) and DGA (the French government defense procurement and technology agency). I also led and performed security audits, vulnerability assessments, and penetration testings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I hold a HDR (Accreditation to Supervise Research) and a Ph.D. from University of Rennes 1, a Diplôme d'Ingénieur (M.Eng.) and a Master Recherche (M.Sc.) from Supélec as well as a Diplôme d'Ingénieur from ENSAM. I did my Ph.D. at Supélec in the former SSIR research team on policy-based intrusion detection and Information Flow Control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests are computer and network security, particularly Host-based Intrusion Detection Systems. In the last few years, I became increasingly interested in the security of software close to the hardware, such as operating systems or UEFI (Unified Extensible Firmware Interface) firmware, and I proposed detection approaches specifically targeting these systems. This evolution led me to explore the security of interfaces between software and hardware more generally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain Alert Correlation methodology for Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (July), pp.102723. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2022.102723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular verification of programs with effects and effects handlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-020-00523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (6), pp.713-742. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.713-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based intrusion detection in web applications by monitoring Java information flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.3 (N°3/4), 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection d'intrusions à fiabilité et pertinence prouvables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Hardware/Software Models for Cache Locking Enabling Fast and Secure Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2024 - 29th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomasz Marciniak; Michał Choraś; Sokratis Katsikas; Joaquin Garcia-Alfaro; Rafał Kozik, Sep 2024, Bydgoszcz, Poland. pp.153-173, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70896-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to develop and verify security mechanisms at the microarchitectural level: application to control-flow integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2023 - 36th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dubrovnik, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-DFI: Optimizing Data-Flow Integrity for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rokicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRTS 2022 - 34th Euromicro Conference on Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Modène, Italy. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMAS: Control-Data Isolation at Runtime through Dynamic Binary Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILM 2021 - Workshop on the Security of Software / Hardware Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, digital event, Austria. pp.86-95, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de protection de binaires configurable et dynamiquement adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivor: A Fine-Grained Intrusion Response and Recovery Approach for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2019 - 35th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359789.3359792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Android Mobile Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Minneapolis, United States. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems and Services: A Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Verification of Programs with Effects and Effect Handlers in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95582-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-processor-based Behavior Monitoring: Application to the Detection of Attacks Against the System Management Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maugan Villatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2017 - 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.399-411, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Security of Information and Networks (SIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Newark, United States. p.1-8, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. p.20-36, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-correcting information flow control model for the web-browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2016 - The 9th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec City, Canada. pp.285-301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51966-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Software Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Formal Methods (FM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des formats d’alertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ménouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérène Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR (Computer &amp; Electronics Security Applications Rendez-vous) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Protocol Reverse Engineering Using Semantic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan. pp.51-62, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2590296.2590346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzob : un outil pour la rétro-conception de protocoles de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SysSec Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to Simulate Botnet Command and Control Protocols for the Evaluation of Network Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Henin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Rochelle, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAR-SSI.2011.5931397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité de la plate-forme d'exécution Java : limites et propositions d'améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pichardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring both OS and program level information flows to detect intrusions against network servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and automatic formal verification of a RISC-V processor with security mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIP: InSight -A CoreSight Trace Interpreter for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semestre SILM : livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec; Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Security Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec; Agence Nationale de Sécurité des Systèmes d’Information. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions paramétrée par la politique de sécurité grâce au contrôle collaboratif des ﬂux d'informations au sein du système d'exploitation et des applications : mise en œuvre sous Linux pour les programmes Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00355089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security at the Hardware/Software Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03511334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hiet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in cybersecurity at CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7176-9760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133411206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor at CentraleSupélec and the team leader of the Inria SUSHI research group of the IRISA/ laboratory in Rennes Britanny, France. Prior to that, I was a computer security expert at AMOSSYS SAS, a French security consulting company, from 2008 to 2010. I was in charge of the R&D team, and I carried out studies for different clients, including ANSSI (the national cybersecurity agency of France) and DGA (the French government defense procurement and technology agency). I also led and performed security audits, vulnerability assessments, and penetration testings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I hold a HDR (Accreditation to Supervise Research) and a Ph.D. from University of Rennes 1, a Diplôme d'Ingénieur (M.Eng.) and a Master Recherche (M.Sc.) from Supélec as well as a Diplôme d'Ingénieur from ENSAM. I did my Ph.D. at Supélec in the former SSIR research team on policy-based intrusion detection and Information Flow Control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests are computer and network security, particularly Host-based Intrusion Detection Systems. In the last few years, I became increasingly interested in the security of software close to the hardware, such as operating systems or UEFI (Unified Extensible Firmware Interface) firmware, and I proposed detection approaches specifically targeting these systems. This evolution led me to explore the security of interfaces between software and hardware more generally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain Alert Correlation methodology for Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (July), pp.102723. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2022.102723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular verification of programs with effects and effects handlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-020-00523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et mécanisme de détection de flots d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (6), pp.713-742. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.713-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based intrusion detection in web applications by monitoring Java information flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.3 (N°3/4), 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection d'intrusions à fiabilité et pertinence prouvables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Hardware/Software Models for Cache Locking Enabling Fast and Secure Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2024 - 29th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomasz Marciniak; Michał Choraś; Sokratis Katsikas; Joaquin Garcia-Alfaro; Rafał Kozik, Sep 2024, Bydgoszcz, Poland. pp.153-173, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70896-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework to develop and verify security mechanisms at the microarchitectural level: application to control-flow integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2023 - 36th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dubrovnik, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-DFI: Optimizing Data-Flow Integrity for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rokicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRTS 2022 - 34th Euromicro Conference on Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Modène, Italy. pp.1-24, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2022.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMAS: Control-Data Isolation at Runtime through Dynamic Binary Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILM 2021 - Workshop on the Security of Software / Hardware Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, digital event, Austria. pp.86-95, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de protection de binaires configurable et dynamiquement adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivor: A Fine-Grained Intrusion Response and Recovery Approach for Commodity Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2019 - 35th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359789.3359792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Android Mobile Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE '19 - 50th ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Minneapolis, United States. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287324.3287406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Survivability for Commodity Operating Systems and Services: A Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Verification of Programs with Effects and Effect Handlers in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Régis-Gianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95582-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-processor-based Behavior Monitoring: Application to the Detection of Attacks Against the System Management Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maugan Villatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 2017 - 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.399-411, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Koucham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. p.20-36, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Security of Information and Networks (SIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Newark, United States. p.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Software Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Formal Methods (FM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-correcting information flow control model for the web-browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2016 - The 9th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec City, Canada. pp.285-301, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51966-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des formats d’alertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Ménouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérène Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR (Computer &amp; Electronics Security Applications Rendez-vous) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Protocol Reverse Engineering Using Semantic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan. pp.51-62, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2590296.2590346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Information Flow Control through a Mechanism of Split Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzob : un outil pour la rétro-conception de protocoles de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SysSec Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to Simulate Botnet Command and Control Protocols for the Evaluation of Network Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Henin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, La Rochelle, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAR-SSI.2011.5931397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité de la plate-forme d'exécution Java : limites et propositions d'améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pichardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring both OS and program level information flows to detect intrusions against network servers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viet Triem Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and automatic formal verification of a RISC-V processor with security mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIP: InSight -A CoreSight Trace Interpreter for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semestre SILM : livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec; Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecCert: Specifying and Verifying Hardware-based Security Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chifflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec; Agence Nationale de Sécurité des Systèmes d’Information. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions paramétrée par la politique de sécurité grâce au contrôle collaboratif des ﬂux d'informations au sein du système d'exploitation et des applications : mise en œuvre sous Linux pour les programmes Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00355089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security at the Hardware/Software Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03511334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAD8181F"/>
+    <w:nsid w:val="C7AB50B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hiet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133411206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00523-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04118645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289315v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359789.3359792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Villatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Subramanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim M&#233;nouar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01009283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bossert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2590296.2590346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Henin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hiet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-9760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133411206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plaquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00523-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.713-742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8KW2DTH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70896-1_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04118645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289315v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359789.3359792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Villatel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134622" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Subramanian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_30" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim M&#233;nouar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01009283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bossert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2590296.2590346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Henin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01450844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>