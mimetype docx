--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -211,1148 +211,1148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t>
+                <w:t xml:space="preserve">Quantification of carboxylic acids and inorganic ions in wine samples using ion chromatography and high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Akkari</w:t>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749007v2</w:t>
+                <w:t xml:space="preserve">hal-05236892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carboxylic acids and inorganic ions in wine samples using ion chromatography and high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 362, pp.124718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05236892v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking boundaries in Electrochemistry: Unveiling a new dimensionless number to tackle convective transfer effect on the voltamperometric answer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhou Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+                <w:t xml:space="preserve">Elyes Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2024.107706⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523092v1</w:t>
+                <w:t xml:space="preserve">hal-04437925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodialysis as a key operating unit in chemical processes : From lab to pilot scale of latest breakthroughs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breaking boundaries in Electrochemistry: Unveiling a new dimensionless number to tackle convective transfer effect on the voltamperometric answer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cacciuttolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153111⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.107706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2024.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614216v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrodialysis as a key operating unit in chemical processes : From lab to pilot scale of latest breakthroughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cacciuttolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyes Piguet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 494, pp.153111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437925v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209320v1</w:t>
+                <w:t xml:space="preserve">hal-04148427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100682v2</w:t>
+                <w:t xml:space="preserve">hal-04209320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Pereira Do Carmo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940269v2</w:t>
+                <w:t xml:space="preserve">hal-04100682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pereira Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148427v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1364,580 +1364,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302444v1</w:t>
+                <w:t xml:space="preserve">hal-04302414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302414v1</w:t>
+                <w:t xml:space="preserve">hal-04302444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302342v1</w:t>
+                <w:t xml:space="preserve">hal-04302307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302307v1</w:t>
+                <w:t xml:space="preserve">hal-04302342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, élaboration et optimisation d’un réacteur photoélectrochimique pour la valorisation d’effluents contenant de l’urée en hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar: Les Avant-Premières du 18ème congrès de la SFGP - L’eau, enjeu du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2001,64 +2001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rebiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
@@ -2119,77 +2119,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage IC/CD-HRMS pour la quantification des acides carboxyliques et des ions dans une matrice complexe : application au vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès Francophone sur les Sciences Séparatives et Couplages SEP25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Porte de Versailles, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2214,103 +2214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2335,103 +2335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,103 +2456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latapie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t>
@@ -2783,51 +2783,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of urea into hydrogen by electro-oxidation : from mechanisms and kinetics studies to pilot-scale reactor design and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical engineering. Université Paul Sabatier - Toulouse III, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023TOU30183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2886,51 +2886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la montée en échelle à l’automatisation : ingénierie des réacteurs électrochimiques pour l’électrosynthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2948,51 +2948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix de thèse de la SFGP 2024 - Valorisation de l'urée en hydrogène par électro-oxydation : des études cinétique et mécanistique vers la conception et l'optimisation d'un réacteur à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en 180 secondes : Valorisation de l’urée en hydrogène par voie électrochimique photo-assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8041764B"/>
+    <w:nsid w:val="5F60D83D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hopsort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-9667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276416546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IUN-1721-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04614216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04754532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04614509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hopsort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-9667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276416546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IUN-1721-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04614216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04754532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04614509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>