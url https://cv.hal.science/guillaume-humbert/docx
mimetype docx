--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1801,333 +1801,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">VII EuroSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515434v1</w:t>
+                <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EuroSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">SUITMA 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304452v1</w:t>
+                <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2530,277 +2530,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01309213v1</w:t>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
               </w:r>
@@ -3323,77 +3323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
@@ -3685,51 +3685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thelusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,269 +3791,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
+                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163185v1</w:t>
+                <w:t xml:space="preserve">insu-01113731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
+                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01113731v1</w:t>
+                <w:t xml:space="preserve">hal-04163185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C65E2E1"/>
+    <w:nsid w:val="8E9BF11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4704,51 +4704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-humbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5071-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HPF-6136-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-022-00925-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04857780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-humbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5071-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HPF-6136-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-022-00925-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04857780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>