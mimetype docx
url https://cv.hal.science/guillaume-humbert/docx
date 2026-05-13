--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5071-1367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=o_wc1O0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/HPF-6136-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -191,2860 +212,2985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate and Carbon Availability as Drivers of Isotopic Fractionation of Nitrate in Estuarine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (8), pp.4609 - 4617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestwater.5c00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting the elemental composition and chemodiversity of vegetation leachates: consequences for dissolved organic matter dynamics in Arctic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S10533-022-00925-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical pitfalls when using inhibitors in specific nitrification assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (7), pp.295-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN21118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways' contribution under nitrifying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.979-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-979-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02417211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01713129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the pore-size and filter type effect on the molecular composition of soil and stream dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01521676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia C. Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Creme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01515474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01201852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EuroSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304452v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t>
+              <w:t xml:space="preserve">VII EuroSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620187v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of water extractable organic matter from plants: A better understanding of soil dissolved organic matter sources and path in permafrost thawing regions </w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les pluviolixiviats : une entrée de carbone sous-estimée pour les sols cultivés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-En-Auxois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184151v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Chemical characterization of water extractable organic matter from plants: A better understanding of soil dissolved organic matter sources and path in permafrost thawing regions </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767782v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767302v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas B. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+                <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thelusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308187v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3054,1121 +3200,1121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral and microbial controls of soil organic matter stabilization in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles FairCarboN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways contribution under nitrifying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways contribution under nitrifying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N2O Isotopes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dübendorf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thelusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01113731v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163185v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4178,100 +4324,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme hydro-climatique de la composition et du transfert des matières organiques dissoutes dans un bassin versant agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université de Rennes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REN1S151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01428528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4281,131 +4427,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole de fractionnement physique de sols de pédoclimats et d’agroécosystèmes contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4473,51 +4619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E9BF11C"/>
+    <w:nsid w:val="5F4587F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4704,51 +4850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-humbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5071-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HPF-6136-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-022-00925-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04857780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-humbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5071-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=o_wc1O0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HPF-6136-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-022-00925-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620187v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Alexis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04857780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>