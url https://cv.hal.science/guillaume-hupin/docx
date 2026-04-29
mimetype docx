--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hupin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur CRCN au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4285-7411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243469454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hupin_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/HDO-0439-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chercheur au sein de l’équipe nucléaire de la division théorie de l’IJCLab, mon travail vise à faire progresser la compréhension des réactions nucléaires grâce à l’utilisation de méthodes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Notre collaboration de longue date, reconnue à l’échelle internationale, se concentre sur la modélisation des réactions nucléaires à partir de l’interaction la plus fondamentale entre neutrons et protons. Au cours de la dernière décennie, nous avons été à la pointe de l'application du paradigme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la théorie des réactions nucléaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre équipe a développé une approche computationnelle unique, seule capable de décrire des canaux impliquant des réactions binaires et ternaires entre noyaux totalisant plus de quatre nucléons. Cela est rendu possible en utilisant des protons et neutrons constituants interagissant via une interaction nucléaire dérivée de la théorie effective des champs chiraux (chiral EFT). Notre approche est sans équivalent dans le domaine et reflète l’engagement de notre équipe à explorer les aspects les plus fondamentaux des réactions nucléaires. En reliant les propriétés des noyaux à la force forte via l’EFT, notre méthode a le potentiel de révolutionner le domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En plus de mes travaux en théorie nucléaire, je m'intéresse particulièrement aux connexions interdisciplinaires et aux technologies émergentes telles que les gaz ultra-froids d’atomes bosoniques ou fermioniques, les technologies d’apprentissage automatique, et l’informatique quantique. Je suis activement impliqué dans l’exploration de l’utilisation des réseaux neuronaux génératifs pour franchir une nouvelle étape en théorie nucléaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La collaboration avec les expérimentateurs constitue également un volet essentiel de mon activité. Je travaille en étroite collaboration avec les expérimentateurs de mon laboratoire ainsi qu’au sein de collaborations internationales au CERN, au PSI ou au GANIL, afin de soutenir l’interprétation et la prédiction des données nucléaires. Cela est particulièrement crucial dans le domaine de l’astrophysique nucléaire, où l’explosion de nouvelles données recueillies par les télescopes spatiaux révolutionne notre compréhension de l’univers. Comprendre les réactions nucléaires à basse énergie est fondamental pour interpréter de nombreux signaux, histoires et objets stellaires du cosmos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans l’ensemble, les efforts de notre équipe repoussent les frontières de la théorie nucléaire et ont le potentiel de façonner l’avenir du domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour plus d'infos: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theorie.ijclab.in2p3.fr/en/members/guillaume-hupin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation & Expérience de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017– Chercheur permanent, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015–2017 Post-doctorant, « Vers une description des résonances dans le cadre de la méthode MPMH et amélioration des interactions de champ moyen à partir d’interactions chirales renormalisées », Collaboratrice : Dr. habil. Nathalie Pillet. CEA Bruyères-le-Châtel, Arpajon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015–2015 Chercheur invité, « Théorie effective des champs pour la matière nucléaire infinie : relier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes EDF », Collaborateur : Dr. habil. Denis Lacroix. IPN Orsay, CNRS/IN2P3, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012–2014 Post-doctorant, « Étude des effets de l’interaction à trois corps chirale dans les réactions des noyaux légers via le modèle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No-Core Shell Model combiné à la méthode du groupe de resonance », Collaboratrice : Dr. Sofia Quaglioni. Lawrence Livermore National Laboratory (LLNL), Californie, USA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008–2011 Doctorat en physique nucléaire théorique, « Approche fonctionnelle de l’appariement dans les noyaux », (avec les plus hautes distinctions), Directeur : Dr. habil. Denis Lacroix. Université de Caen Basse-Normandie – Grand Accélérateur National d’Ions Lourds (GANIL), Caen, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2008 Master de Physique, section Matière condensée et rayonnement, (mention bien). Université Joseph Fourier, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006–2008 Diplôme d’ingénieur, section Matériaux fonctionnels et nanotechnologies, (mention très bien). École Nationale Supérieure de Physique de Grenoble (INPG-Phelma), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005–2006 Licence de Physique, (mention bien). École Nationale Supérieure de Physique de Grenoble (INPG-Phelma), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005 Classes préparatoires aux grandes écoles, section Mathématiques et Physique. Lycée de Kérichen, Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Baccalauréat, série scientifique, (mention bien). Lycée Charles de Foucauld, Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes intérêts & Axes de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les questions qui motivent mes recherches:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment dériver un champ moyen moderne à partir des premiers principes ?</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les noyaux, un laboratoire quantique ouvert pour l’étude de l’émergence d’universalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réactions et structure nucléaires pour l’astrophysique et les noyaux exotiques en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthode No-Core Shell Model with Continuum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction nucléaire à partir des premiers principes via la théorie effective des champs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes axes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vers la modélisation des réactions complexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration des méthodes de structure nucléaire basées sur CI pour faire progresser les calculs de réactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de l’EFT et exploration de nouvelles sondes dans les systèmes à peu de corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:185pt; height:220pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:151pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId15" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets actuels et passés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSCA R2D2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre objectif est de développer et affiner des stratégies d’approximation afin d’ouvrir la région des noyaux de masse intermédiaire aux méthodes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, capables de traiter aussi bien les états liés que les réactions. Cette approche promet de renforcer considérablement le soutien aux investigations expérimentales en astrophysique nucléaire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR JCJC Nectar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous visons à étudier les propriétés d’annihilation des atomes antiprotoniques jusqu’aux premiers noyaux halo, à partir des interactions entre nucléons et nucléon-antinucléon avec une description </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourse des 2 infinis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une nouvelle méthode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les systèmes à plusieurs corps est introduite pour calculer les propriétés des noyaux dans le continuum. Cette approche combine des techniques bien établies : le No-Core Shell Model (NCSM), le groupe de renormalisation par transformation semblable (SRG), et la méthode de rotation complexe (CS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres Activités Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets pour différentes agences de financement, relectures pour Physical Review Letters, Physical Review C, European Physical Journal A, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours avancé de master sur les collisions quantiques non-relativistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of scattering and fusion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1060, pp.123095. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2025.123095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Muonic X-Ray Measurements of Charge Radii of Light Nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elias Cocolios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofir Eizenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics6010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio framework for nuclear scattering and reactions induced by light projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 856, pp.138930. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the $^7$Li($p,e^+e^-$)$^8$Be process and the X17 boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gysbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.015503. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.110.015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio informed evaluation of the radiative capture of protons on $^7$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 845, pp.138156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2023.138156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of $\bar{\hbox{N}}\hbox{N}$ optical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Wycech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.259. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01161-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Prediction of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;He&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;4&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;(&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;d&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;)&amp;lt;/mo&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Li&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;6&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; Big Bang Radiative Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (4), pp.042503. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boine-Frankenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculation of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decay from &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Be&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;11&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; to a &amp;lt;math&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow/&amp;gt;&amp;lt;mn&amp;gt;10&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mi&amp;gt;Be&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;p&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054316. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.105.054316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spin alignment of inelastically-excited fast beams to make spin assignments: the spectroscopy of $^{13}$O as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Charity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E.M. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Pruitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.024325. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.024325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic investigation of the $^8$Li($n, \gamma$)$^9$Li reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), pp.035801. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.103.035801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio predictions for polarized deuterium-tritium thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.351. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08052-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an ab-initio S-matrix to data analysis of transfer to the continuum reactions populating $^{11}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaccorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappuzzello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavallaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024617. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^7$Be and $^7$Li nuclei within the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vorabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exotic $^9$He nucleus from the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vorabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.034314. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.034314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-cluster dynamics within the ab initio no-core shell model with continuum: How many-body correlations and $\alpha$-clustering shape $^6$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navráti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.034332. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.034332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear force imprints revealed on the elastic scattering of protons with $^{10}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kanungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanetullaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (26), pp.262502. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.262502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-consistent multiparticle-multihole configuration mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2017-12232-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified ab initio approaches to nuclear structure and reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.053002. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/91/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01335984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Ab Initio Theory Explain the Phenomenon of Parity Inversion in $^{11}$Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dohet-Eraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (24), pp.242501. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.242501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron-induced nucleon transfer reactions within an ab initio framework: First application to p-shell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054606. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li astrophysical S factors from the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dohet-Eraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Horiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 757, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many-body correlations and $\alpha$-clustering shape $^6$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (22), pp.222501. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.222501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of $^6$Li structure and deuterium-$^4$He dynamics with chiral two- and three-nucleon forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (21), pp.212502. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.212502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number-conserving approach to the pairing problem: Application to Kr and Sn isotopic chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.024309. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.86.024309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of functional theory for pairing with particle number restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.014309. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.014309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Pairing correlation in Many-Body finite systems with density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.024317. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.024317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00515618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-matrix functionals for pairing in mesoscopic superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.144509. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Monte-Carlo method applied to Non-Markovian barrier transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.014609. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.81.014609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches fonctionnelles de la densité pour les systèmes finis appariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Caen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00626383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Hupin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur CRCN au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4285-7411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243469454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hupin_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/HDO-0439-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que chercheur au sein de l’équipe nucléaire de la division théorie de l’IJCLab, mon travail vise à faire progresser la compréhension des réactions nucléaires grâce à l’utilisation de méthodes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Notre collaboration de longue date, reconnue à l’échelle internationale, se concentre sur la modélisation des réactions nucléaires à partir de l’interaction la plus fondamentale entre neutrons et protons. Au cours de la dernière décennie, nous avons été à la pointe de l'application du paradigme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la théorie des réactions nucléaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre équipe a développé une approche computationnelle unique, seule capable de décrire des canaux impliquant des réactions binaires et ternaires entre noyaux totalisant plus de quatre nucléons. Cela est rendu possible en utilisant des protons et neutrons constituants interagissant via une interaction nucléaire dérivée de la théorie effective des champs chiraux (chiral EFT). Notre approche est sans équivalent dans le domaine et reflète l’engagement de notre équipe à explorer les aspects les plus fondamentaux des réactions nucléaires. En reliant les propriétés des noyaux à la force forte via l’EFT, notre méthode a le potentiel de révolutionner le domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En plus de mes travaux en théorie nucléaire, je m'intéresse particulièrement aux connexions interdisciplinaires et aux technologies émergentes telles que les gaz ultra-froids d’atomes bosoniques ou fermioniques, les technologies d’apprentissage automatique, et l’informatique quantique. Je suis activement impliqué dans l’exploration de l’utilisation des réseaux neuronaux génératifs pour franchir une nouvelle étape en théorie nucléaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La collaboration avec les expérimentateurs constitue également un volet essentiel de mon activité. Je travaille en étroite collaboration avec les expérimentateurs de mon laboratoire ainsi qu’au sein de collaborations internationales au CERN, au PSI ou au GANIL, afin de soutenir l’interprétation et la prédiction des données nucléaires. Cela est particulièrement crucial dans le domaine de l’astrophysique nucléaire, où l’explosion de nouvelles données recueillies par les télescopes spatiaux révolutionne notre compréhension de l’univers. Comprendre les réactions nucléaires à basse énergie est fondamental pour interpréter de nombreux signaux, histoires et objets stellaires du cosmos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans l’ensemble, les efforts de notre équipe repoussent les frontières de la théorie nucléaire et ont le potentiel de façonner l’avenir du domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour plus d'infos: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theorie.ijclab.in2p3.fr/en/members/guillaume-hupin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation & Expérience de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017– Chercheur permanent, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015–2017 Post-doctorant, « Vers une description des résonances dans le cadre de la méthode MPMH et amélioration des interactions de champ moyen à partir d’interactions chirales renormalisées », Collaboratrice : Dr. habil. Nathalie Pillet. CEA Bruyères-le-Châtel, Arpajon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015–2015 Chercheur invité, « Théorie effective des champs pour la matière nucléaire infinie : relier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes EDF », Collaborateur : Dr. habil. Denis Lacroix. IPN Orsay, CNRS/IN2P3, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012–2014 Post-doctorant, « Étude des effets de l’interaction à trois corps chirale dans les réactions des noyaux légers via le modèle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No-Core Shell Model combiné à la méthode du groupe de resonance », Collaboratrice : Dr. Sofia Quaglioni. Lawrence Livermore National Laboratory (LLNL), Californie, USA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008–2011 Doctorat en physique nucléaire théorique, « Approche fonctionnelle de l’appariement dans les noyaux », (avec les plus hautes distinctions), Directeur : Dr. habil. Denis Lacroix. Université de Caen Basse-Normandie – Grand Accélérateur National d’Ions Lourds (GANIL), Caen, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2008 Master de Physique, section Matière condensée et rayonnement, (mention bien). Université Joseph Fourier, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006–2008 Diplôme d’ingénieur, section Matériaux fonctionnels et nanotechnologies, (mention très bien). École Nationale Supérieure de Physique de Grenoble (INPG-Phelma), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005–2006 Licence de Physique, (mention bien). École Nationale Supérieure de Physique de Grenoble (INPG-Phelma), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005 Classes préparatoires aux grandes écoles, section Mathématiques et Physique. Lycée de Kérichen, Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Baccalauréat, série scientifique, (mention bien). Lycée Charles de Foucauld, Brest, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes intérêts & Axes de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les questions qui motivent mes recherches:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment dériver un champ moyen moderne à partir des premiers principes ?</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les noyaux, un laboratoire quantique ouvert pour l’étude de l’émergence d’universalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réactions et structure nucléaires pour l’astrophysique et les noyaux exotiques en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthode No-Core Shell Model with Continuum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction nucléaire à partir des premiers principes via la théorie effective des champs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes axes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vers la modélisation des réactions complexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amélioration des méthodes de structure nucléaire basées sur CI pour faire progresser les calculs de réactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de l’EFT et exploration de nouvelles sondes dans les systèmes à peu de corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:185pt; height:220pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId14" o:title=""/></v:shape></w:pict></w:r><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:220pt; height:151pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId15" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets actuels et passés</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSCA R2D2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre objectif est de développer et affiner des stratégies d’approximation afin d’ouvrir la région des noyaux de masse intermédiaire aux méthodes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, capables de traiter aussi bien les états liés que les réactions. Cette approche promet de renforcer considérablement le soutien aux investigations expérimentales en astrophysique nucléaire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR JCJC Nectar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nous visons à étudier les propriétés d’annihilation des atomes antiprotoniques jusqu’aux premiers noyaux halo, à partir des interactions entre nucléons et nucléon-antinucléon avec une description </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourse des 2 infinis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une nouvelle méthode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ab initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les systèmes à plusieurs corps est introduite pour calculer les propriétés des noyaux dans le continuum. Cette approche combine des techniques bien établies : le No-Core Shell Model (NCSM), le groupe de renormalisation par transformation semblable (SRG), et la méthode de rotation complexe (CS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres Activités Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets pour différentes agences de financement, relectures pour Physical Review Letters, Physical Review C, European Physical Journal A, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours avancé de master sur les collisions quantiques non-relativistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of scattering and fusion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1060, pp.123095. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2025.123095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Muonic X-Ray Measurements of Charge Radii of Light Nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elias Cocolios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofir Eizenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDPI Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics6010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio framework for nuclear scattering and reactions induced by light projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 856, pp.138930. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the $^7$Li($p,e^+e^-$)$^8$Be process and the X17 boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gysbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.015503. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.110.015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio informed evaluation of the radiative capture of protons on $^7$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 845, pp.138156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2023.138156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of $\bar{\hbox{N}}\hbox{N}$ optical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Wycech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.259. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01161-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Prediction of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;He&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;4&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;(&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;d&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;)&amp;lt;/mo&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Li&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;6&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; Big Bang Radiative Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Hebborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (4), pp.042503. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boine-Frankenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculation of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decay from &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Be&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;11&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; to a &amp;lt;math&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow/&amp;gt;&amp;lt;mn&amp;gt;10&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mi&amp;gt;Be&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;p&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kravvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054316. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.105.054316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spin alignment of inelastically-excited fast beams to make spin assignments: the spectroscopy of $^{13}$O as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Charity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E.M. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Pruitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.024325. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.024325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic investigation of the $^8$Li($n, \gamma$)$^9$Li reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), pp.035801. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.103.035801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio predictions for polarized deuterium-tritium thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.351. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08052-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an ab-initio S-matrix to data analysis of transfer to the continuum reactions populating $^{11}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaccorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappuzzello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavallaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024617. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^7$Be and $^7$Li nuclei within the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vorabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-cluster dynamics within the ab initio no-core shell model with continuum: How many-body correlations and $\alpha$-clustering shape $^6$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navráti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.034332. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.034332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exotic $^9$He nucleus from the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vorabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.034314. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.034314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear force imprints revealed on the elastic scattering of protons with $^{10}$C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kanungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanetullaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (26), pp.262502. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.262502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-consistent multiparticle-multihole configuration mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2017-12232-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Ab Initio Theory Explain the Phenomenon of Parity Inversion in $^{11}$Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Calci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dohet-Eraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (24), pp.242501. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.242501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified ab initio approaches to nuclear structure and reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.053002. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/91/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01335984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron-induced nucleon transfer reactions within an ab initio framework: First application to p-shell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.054606. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li astrophysical S factors from the no-core shell model with continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dohet-Eraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Horiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 757, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many-body correlations and $\alpha$-clustering shape $^6$He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Romero-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (22), pp.222501. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.222501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of $^6$Li structure and deuterium-$^4$He dynamics with chiral two- and three-nucleon forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrátil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (21), pp.212502. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.212502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number-conserving approach to the pairing problem: Application to Kr and Sn isotopic chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.024309. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.86.024309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of functional theory for pairing with particle number restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.014309. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.014309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Pairing correlation in Many-Body finite systems with density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.024317. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.024317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00515618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-matrix functionals for pairing in mesoscopic superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.144509. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Monte-Carlo method applied to Non-Markovian barrier transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.014609. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.81.014609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches fonctionnelles de la densité pour les systèmes finis appariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Caen, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00626383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ECB5E40"/>
+    <w:nsid w:val="75BACC1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A3385F9"/>
+    <w:nsid w:val="BD27B892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F5B86CC0"/>
+    <w:nsid w:val="21D867C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B58E8DBA"/>
+    <w:nsid w:val="3B98EB0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7AC556FC"/>
+    <w:nsid w:val="A9995ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -943,51 +943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4285-7411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243469454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hupin_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HDO-0439-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theorie.ijclab.in2p3.fr/en/members/guillaume-hupin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quaglioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kravvaris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Navr&#225;til" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebborn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elias Cocolios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Eizenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fleischmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics6010015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kravvaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Quaglioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gysbers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.015503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navr&#225;til" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Hebborn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Wycech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01161-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.042503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravvaris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quaglioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Charity" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Webb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.M. Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pruitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Mccracken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mccoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.035801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08052-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaccorso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappuzzello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vorabbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.034314" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero-Redondo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navr&#225;ti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.034332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanetullaev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.262502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12232-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01335984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navratil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero-Redondo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/5/053002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.242501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dohet-Eraly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Horiuchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.222501" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.212502" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.024309" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.014309" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.024317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450864v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.014609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-hupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4285-7411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243469454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hupin_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HDO-0439-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theorie.ijclab.in2p3.fr/en/members/guillaume-hupin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quaglioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kravvaris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Navr&#225;til" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebborn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ohayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elias Cocolios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Eizenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fleischmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics6010015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kravvaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Quaglioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gysbers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.015503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navr&#225;til" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Hebborn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Wycech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01161-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.042503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravvaris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quaglioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Charity" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Webb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.M. Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pruitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Mccracken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mccoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.035801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08052-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaccorso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappuzzello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vorabbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero-Redondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Navr&#225;ti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.034332" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.034314" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanungo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanetullaev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.262502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12232-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.242501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01335984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navratil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero-Redondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/5/053002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raimondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dohet-Eraly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Horiuchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.222501" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.212502" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.024309" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.014309" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.024317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450864v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.014609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>