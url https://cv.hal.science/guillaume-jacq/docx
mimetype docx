--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -591,676 +591,745 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images et représentations des futurs professionnels de la montagne face aux changements globaux. Le cas des élèves de lycées professionnels de Maurienne et Tarentaise.</w:t>
+                <w:t xml:space="preserve">Le modèle de la confluence : les formations professionnelles en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIG, Oct 2024, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Alternance Travail-étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de services scolaire des Navigateurs, Québec, Oct 2026, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722962v1</w:t>
+                <w:t xml:space="preserve">hal-05570543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation professionnelle face à la diversité. Réinventer la formation des enseignants ? Regard croisé France-Tunisie</w:t>
+                <w:t xml:space="preserve">Images et représentations des futurs professionnels de la montagne face aux changements globaux. Le cas des élèves de lycées professionnels de Maurienne et Tarentaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum citoyen international de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sousse (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Festival international de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIG, Oct 2024, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553001v1</w:t>
+                <w:t xml:space="preserve">hal-04722962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la bivalence des PLP, l’exemple des Lettres-histoire.</w:t>
+                <w:t xml:space="preserve">La formation professionnelle face à la diversité. Réinventer la formation des enseignants ? Regard croisé France-Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bivalence(s), polyvalence(s) et professionnalité(s) : perspectives comparatistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, Sep 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Forum citoyen international de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sousse (Tunisie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235576v1</w:t>
+                <w:t xml:space="preserve">hal-04553001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le lycée professionnel français cesse d’être l’école des ouvriers: une efficacité conjuguée au présent de l’échec scolaire.</w:t>
+                <w:t xml:space="preserve">Les territoires de la bivalence des PLP, l’exemple des Lettres-histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Citoyen International de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Bivalence(s), polyvalence(s) et professionnalité(s) : perspectives comparatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, Sep 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235584v1</w:t>
+                <w:t xml:space="preserve">hal-04235576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires segmentés et luttes pour le maintien des frontières : l’exemple des lycées polyvalents</w:t>
+                <w:t xml:space="preserve">Quand le lycée professionnel français cesse d’être l’école des ouvriers: une efficacité conjuguée au présent de l’échec scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et territoires en éducation et formation : Enjeux, débats et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Forum Citoyen International de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235539v1</w:t>
+                <w:t xml:space="preserve">hal-04235584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PLP Lettres - histoire ou l’improvisation d’une bivalence assumée</w:t>
+                <w:t xml:space="preserve">Territoires segmentés et luttes pour le maintien des frontières : l’exemple des lycées polyvalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Improviser l’enseignement… Enseigner l’improvisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, lirdef, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Politiques et territoires en éducation et formation : Enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235506v1</w:t>
+                <w:t xml:space="preserve">hal-04235539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la liberté d’actions et les contraintes institutionnelles, les PLP Lettres-histoire face à la question du genre</w:t>
+                <w:t xml:space="preserve">Les PLP Lettres - histoire ou l’improvisation d’une bivalence assumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique du genre dans l'enseignement professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Improviser l’enseignement… Enseigner l’improvisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lirdef, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235563v1</w:t>
+                <w:t xml:space="preserve">hal-04235506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface disciplinaire aux lisières des frontières du système éducatif français : le corps enseignant bivalent des PLP Lettres-histoire</w:t>
+                <w:t xml:space="preserve">Entre la liberté d’actions et les contraintes institutionnelles, les PLP Lettres-histoire face à la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">La fabrique du genre dans l'enseignement professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235560v1</w:t>
+                <w:t xml:space="preserve">hal-04235563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interface disciplinaire aux lisières des frontières du système éducatif français : le corps enseignant bivalent des PLP Lettres-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS-AISLF, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de lettres histoire ou la formation autonome à la bivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN, Oct 2018, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1270,216 +1339,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en lycée professionnel : quelle(s) identité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, Dossier de l'IH2EF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre innovation et performance, quels enjeux de qualité pour les formations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vine Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 85 p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1489,240 +1558,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluriel de l’identité des enseignantes et enseignants de géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Péloquin, Kévin; Éthier, Marc-André; Lefrançois, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIDACTIQUE DE LA GÉOGRAPHIE AU PRIMAIRE ET AU SECONDAIRE Approche multidisciplinaire pour l’enseignement et l’apprentissage de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universtaire de Laval, pp.327-248, 2026, 978-2-7663-0964-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle face à la diversité, réinventer un nouveau modèle ? Regard croisé France-Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Défis de la formation des enseignants et de leur insertion professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions EME, pp.241-254, 2024, Mondes méditerranéens, 978-2-8066-4199-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le labyrinthe des Mille collines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le génocide des Tutsis au Rwanda de la fin du collège à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36441-217-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,100 +1801,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-historique de l’identité professionnelle de professeurs bivalents, les PLP Lettres-histoire : Entre relégation et résistance, un statut à la lisière du champ scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Lumière - Lyon II, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYO20060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04384231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,105 +1904,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PLP Lettres-histoire, socio-histoire d’un corps enseignant discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2001,51 +2070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1359C5DC"/>
+    <w:nsid w:val="9C5DC500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2149,51 +2218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08E8D5C3"/>
+    <w:nsid w:val="2D8901BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2383,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jacq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1333606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.546.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sinsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vine Vallin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04384231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jacq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1333606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.546.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sinsou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vine Vallin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04384231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>