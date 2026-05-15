--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -2070,51 +2070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C5DC500"/>
+    <w:nsid w:val="393E74D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D8901BA"/>
+    <w:nsid w:val="7000BC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>