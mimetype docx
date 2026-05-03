--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -187,385 +187,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance envers les adultes en situation de vulnérabilité : des enjeux de coopération au niveau territorial</w:t>
+                <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS; CRDMS, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Décloisonner le système de santé : repenser les parcours pour les usagers et les professionnels - École d’été de gestion des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028463v1</w:t>
+                <w:t xml:space="preserve">hal-05022858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décloisonner le système de santé : repenser les parcours pour les usagers et les professionnels - École d’été de gestion des organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS-CRDMS, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022858v1</w:t>
+                <w:t xml:space="preserve">hal-05022847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La maltraitance des adultes en situation de vulnérabilité: actualité et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS-CRDMS, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Accompagner les personnes âgées dans leurs choix en s’appuyant sur les principes de liberté, lutte contre l’âgisme, de citoyenneté et dans une approche domiciliaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Lyon - AD-PA, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022847v1</w:t>
+                <w:t xml:space="preserve">hal-05022840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance des adultes en situation de vulnérabilité: actualité et enjeux</w:t>
+                <w:t xml:space="preserve">La maltraitance envers les adultes en situation de vulnérabilité : des enjeux de coopération au niveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les personnes âgées dans leurs choix en s’appuyant sur les principes de liberté, lutte contre l’âgisme, de citoyenneté et dans une approche domiciliaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Lyon - AD-PA, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS; CRDMS, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022840v1</w:t>
+                <w:t xml:space="preserve">hal-05028463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques enseignements de la recherche-action TACT : Traitement des alertes de maltraitance en coopération sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes vulnérables. Enjeux et perspectives pour la recherche participative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFROSS; CRDMS, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -590,64 +590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACT : présentation française d'une recherche participative sur les maltraitance envers les personnes adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d’été de gestion des organisations de santé France - Quebec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2024, Quebec (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -672,64 +672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dispositif de recherche-action et des résultats de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFROSS-CRDMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFROSS-CRDMS, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,64 +754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche-action TACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la Société Française de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et de Gérontologie, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -836,51 +836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management participatif dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de directeurs de la fédération Apajh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Apajh, Nov 2023, Le mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,51 +1013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des catégories du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1095,51 +1095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments prospectifs, quels impacts de la convergence des secteurs sanitaires et médico-social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">re-p(an)enser le soin psychiatrique : se rétablir mythe ou réalité?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchatel, Institut de droit de la santé, Institut de formation et de recherche en santé mentale, Centre neuchâtelois de psychiatrie, Jun 2022, Neuchatel, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing associatif dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Mercur, Lille School Management Research Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché et gouvernance dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche Hadepas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, faculté catholique de Lille, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1315,51 +1315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la gouvernance managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CREGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur du handicap : de quel marché parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Santé Publique, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un marché local : le rôle de la solidarité associative dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mercur, Pressions de marchandisation du social, solidarités associatives et réseaux de solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille School Management Research Center, May 2016, Loos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1516,191 +1516,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations-gestionnaires confrontées aux mutations économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque FNISASIC au Palais de l’Unesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023421v1</w:t>
+                <w:t xml:space="preserve">hal-02096487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les associations-gestionnaires confrontées aux mutations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque FNISASIC au Palais de l’Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096487v1</w:t>
+                <w:t xml:space="preserve">hal-02023421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of a Managerial Organizational Model within the French Disability Field: the Decisive Influence of Organizational Builders in NPOs</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Organization Studies Summer Workshop: Organization Studies and the Day to Day Life of Cultures and Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1794,51 +1794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la gouvernance associative dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de l’École doctorale de sciences économiques et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation au séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : "Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IRESP  : Le handicap  : un enjeu de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,64 +2122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence d’une gestion stratégique des ressources humaines dans les Établissements et Services d’Aide par le Travail (Esat) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux comportements, nouvelle DRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXI congrès AGRH, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,843 +2267,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two unconventional forms facing institutional isomorphism within the disabled sector (1945-2008)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La constitution du secteur du handicap : un processus d'isomorphisme exemplaire La convergence de deux organisations vers le modèle de l'association gestionnaire (1945-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Managerial Thought and Practice in France, 19th – 20th Centuries, Assessment and Future Prospect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Française d’Oxford, 2010, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019107v1</w:t>
+                <w:t xml:space="preserve">halshs-00465987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution du secteur du handicap : un processus d'isomorphisme exemplaire La convergence de deux organisations vers le modèle de l'association gestionnaire (1945-1965)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La gestion des associations à but non lucratif aux XXe et XXIe siècles : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Conférence de la revue Entreprise et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00465987v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des associations à but non lucratif aux XXe et XXIe siècles : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Two unconventional forms facing institutional isomorphism within the disabled sector (1945-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la revue Entreprise et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Managerial Thought and Practice in France, 19th – 20th Centuries, Assessment and Future Prospect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Française d’Oxford, 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904267v1</w:t>
+                <w:t xml:space="preserve">hal-02019107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité d’une association gestionnaire dans le champ du handicap mental : une question de travail entrepreneurial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation du projet de recherche : Le tournant managérial des associations gestionnaires : Recompositions et mutations de la gouvernance associative dans le secteur du handicap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019300v1</w:t>
+                <w:t xml:space="preserve">hal-02023615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche : Le tournant managérial des associations gestionnaires : Recompositions et mutations de la gouvernance associative dans le secteur du handicap.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La pérennité d’une association gestionnaire dans le champ du handicap mental : une question de travail entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023615v1</w:t>
+                <w:t xml:space="preserve">hal-02019300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From militancy to entrepreneurship : the conflicting professionalization of management in non for profit organizations. The case of a French association for the disabled</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le secteur du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Interim meeting of the European Sociological Association, Research Network “Sociology of professions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aarhus, Jun 2008, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l’AIMS et de l’AGRH, “Défis des organisations de santé  : défis des sciences de gestion”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifross université Lyon 3, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019116v1</w:t>
+                <w:t xml:space="preserve">hal-02019381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le secteur du handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le champ du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Volkmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l’AIMS et de l’AGRH, “Défis des organisations de santé  : défis des sciences de gestion”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifross université Lyon 3, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : " Défis des organisations de santé : défis des sciences de gestion "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019381v1</w:t>
+                <w:t xml:space="preserve">hal-00920479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le champ du handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le nouvel esprit entrepreneurial du médico-social : du militantisme des familles à la professionnalisation des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : " Défis des organisations de santé : défis des sciences de gestion "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales - approches pluridisiciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920479v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouvel esprit entrepreneurial du médico-social : du militantisme des familles à la professionnalisation des managers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
+                <w:t xml:space="preserve">From militancy to entrepreneurship : the conflicting professionalization of management in non for profit organizations. The case of a French association for the disabled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales - approches pluridisiciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th Interim meeting of the European Sociological Association, Research Network “Sociology of professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aarhus, Jun 2008, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920482v1</w:t>
+                <w:t xml:space="preserve">hal-02019116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3115,329 +3115,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908910v1</w:t>
+                <w:t xml:space="preserve">hal-05243873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05243873v1</w:t>
+                <w:t xml:space="preserve">hal-04908910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Ce qu’évaluer veut dire : sens et usages pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand et Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social : Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 9782100866328</w:t>
@@ -3466,77 +3466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dictionnaire des idées reçues sur le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe rationnel et émergence d'un secteur dédié au bien-être : le cas du milieu associatif de la déficience mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance associative – Analyse de l’évolution sur 50 ans de la gouvernance de l’ADAPEI, une association du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,64 +3817,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,64 +3931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité : 9 fiches d’aide à la coopération pour le traitement des signalements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,64 +4045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,64 +4191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments prospectifs concernant le handicap et le travail en France en 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,90 +4410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tournant managérial des associations gestionnaires : recomposition et mutations de la gouvernance associative dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4633,103 +4633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du marché du handicap : entre concurrence associative et régulation politique (1943-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4777,64 +4777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACSEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,64 +4852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’accompagnement et la formation en ESAT pour UNIFAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4944,90 +4944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,51 +5120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, pp.165, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5215,329 +5215,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthophonie au regard des sciences sociales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle place pour les Services d'Accueil des Urgences dans l'offre de soins non programmés : comment capitaliser sur l'expérience de la gestion de l'épidémie de COVID-19 dans la crise actuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wintenberger-Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289, pp.5-10</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.215-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477606v1</w:t>
+                <w:t xml:space="preserve">hal-04477471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les Services d'Accueil des Urgences dans l'offre de soins non programmés : comment capitaliser sur l'expérience de la gestion de l'épidémie de COVID-19 dans la crise actuelle ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orthophonie au regard des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.215-249</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477471v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAU (services d’accueil des urgences) et soins non programmés : Tirer les enseignements de la première vague de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wintenberger-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monique Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 608, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5562,51 +5562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du principe démocratique dans une association-gestionnaire du médico-social : des bénévoles autoritaires aux managers démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,51 +5653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations gestionnaires du handicap sont-elles démocratiques ? Leur gouvernance entre participation et contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5722,51 +5722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance associative désintéressée est-elle possible ? Une approche socio-historique de la gouvernance des associations du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l’Institut de formation supérieure des cadres dirigeants de la FEHAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5785,126 +5785,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance managériale et mutation de la fonction de direction dans les associations médico-sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anticiper les impacts RH des regroupement associatifs : observer, comprendre, agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospimedia</w:t>
+              <w:t xml:space="preserve">l’Observatoire d’Unifaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019030v1</w:t>
+                <w:t xml:space="preserve">hal-02019053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un « marché » local du handicap : le rôle de la solidarité parentale de l’Adapei du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 474-475, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5923,139 +5923,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper les impacts RH des regroupement associatifs : observer, comprendre, agir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gouvernance managériale et mutation de la fonction de direction dans les associations médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Observatoire d’Unifaf</w:t>
+              <w:t xml:space="preserve">Hospimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019053v1</w:t>
+                <w:t xml:space="preserve">hal-02019030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la thèse de la marchandisation du social : l'exemple des travailleurs handicapés en établissements et services d'aide par le travail (ESAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (dé)construction politique des associations gestionnaires d'établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6197,77 +6197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6292,77 +6292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur du handicap : Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6575,51 +6575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la gouvernance managériale des associations-gestionnaires du secteur du handicap : une approche sociohistorique de la construction d’un modèle institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon 3, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6736,51 +6736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64860385"/>
+    <w:nsid w:val="2BE44380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6967,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0166-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184664497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00904267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volkmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Pessemier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger-Guillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sorrentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.115.0054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04477643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0166-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184664497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00904267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volkmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Pessemier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger-Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sorrentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.115.0054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04477643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>