--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -187,549 +187,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
+                <w:t xml:space="preserve">La maltraitance envers les adultes en situation de vulnérabilité : des enjeux de coopération au niveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décloisonner le système de santé : repenser les parcours pour les usagers et les professionnels - École d’été de gestion des organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS; CRDMS, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022858v1</w:t>
+                <w:t xml:space="preserve">hal-05028463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS-CRDMS, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Décloisonner le système de santé : repenser les parcours pour les usagers et les professionnels - École d’été de gestion des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022847v1</w:t>
+                <w:t xml:space="preserve">hal-05022858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance des adultes en situation de vulnérabilité: actualité et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TACT : résultats et savoirs actionnables d'une recherche participative sur la coordination des signalements de maltraitances envers les adultes en situation de vulnérabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les personnes âgées dans leurs choix en s’appuyant sur les principes de liberté, lutte contre l’âgisme, de citoyenneté et dans une approche domiciliaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Lyon - AD-PA, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS-CRDMS, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022840v1</w:t>
+                <w:t xml:space="preserve">hal-05022847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance envers les adultes en situation de vulnérabilité : des enjeux de coopération au niveau territorial</w:t>
+                <w:t xml:space="preserve">La maltraitance des adultes en situation de vulnérabilité: actualité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le champ du handicap : mutations et perspectives à l’occasion des 20 ans de la loi du 11 février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS; CRDMS, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Accompagner les personnes âgées dans leurs choix en s’appuyant sur les principes de liberté, lutte contre l’âgisme, de citoyenneté et dans une approche domiciliaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Lyon - AD-PA, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028463v1</w:t>
+                <w:t xml:space="preserve">hal-05022840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques enseignements de la recherche-action TACT : Traitement des alertes de maltraitance en coopération sur les territoires</w:t>
+                <w:t xml:space="preserve">TACT : présentation française d'une recherche participative sur les maltraitance envers les personnes adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes vulnérables. Enjeux et perspectives pour la recherche participative.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS; CRDMS, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">École d’été de gestion des organisations de santé France - Quebec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2024, Quebec (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015541v1</w:t>
+                <w:t xml:space="preserve">hal-05022828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACT : présentation française d'une recherche participative sur les maltraitance envers les personnes adultes en situation de vulnérabilité</w:t>
+                <w:t xml:space="preserve">Quelques enseignements de la recherche-action TACT : Traitement des alertes de maltraitance en coopération sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été de gestion des organisations de santé France - Quebec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS-CRDMS et université Laval, Jun 2024, Quebec (Canada), France</w:t>
+              <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes vulnérables. Enjeux et perspectives pour la recherche participative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS; CRDMS, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022828v1</w:t>
+                <w:t xml:space="preserve">hal-05015541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dispositif de recherche-action et des résultats de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFROSS-CRDMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFROSS-CRDMS, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,64 +754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche-action TACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la Société Française de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et de Gérontologie, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -836,51 +836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management participatif dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de directeurs de la fédération Apajh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Apajh, Nov 2023, Le mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,51 +1013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des catégories du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1095,51 +1095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments prospectifs, quels impacts de la convergence des secteurs sanitaires et médico-social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">re-p(an)enser le soin psychiatrique : se rétablir mythe ou réalité?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchatel, Institut de droit de la santé, Institut de formation et de recherche en santé mentale, Centre neuchâtelois de psychiatrie, Jun 2022, Neuchatel, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing associatif dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Mercur, Lille School Management Research Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché et gouvernance dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche Hadepas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, faculté catholique de Lille, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1315,51 +1315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la gouvernance managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CREGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur du handicap : de quel marché parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Santé Publique, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un marché local : le rôle de la solidarité associative dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mercur, Pressions de marchandisation du social, solidarités associatives et réseaux de solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille School Management Research Center, May 2016, Loos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1516,191 +1516,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les associations-gestionnaires confrontées aux mutations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque FNISASIC au Palais de l’Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096487v1</w:t>
+                <w:t xml:space="preserve">hal-02023421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations-gestionnaires confrontées aux mutations économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque FNISASIC au Palais de l’Unesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023421v1</w:t>
+                <w:t xml:space="preserve">hal-02096487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of a Managerial Organizational Model within the French Disability Field: the Decisive Influence of Organizational Builders in NPOs</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Organization Studies Summer Workshop: Organization Studies and the Day to Day Life of Cultures and Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1794,51 +1794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la gouvernance associative dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de l’École doctorale de sciences économiques et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation au séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : "Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IRESP  : Le handicap  : un enjeu de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,64 +2122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence d’une gestion stratégique des ressources humaines dans les Établissements et Services d’Aide par le Travail (Esat) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux comportements, nouvelle DRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXI congrès AGRH, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,843 +2267,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution du secteur du handicap : un processus d'isomorphisme exemplaire La convergence de deux organisations vers le modèle de l'association gestionnaire (1945-1965)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two unconventional forms facing institutional isomorphism within the disabled sector (1945-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Colloque Managerial Thought and Practice in France, 19th – 20th Centuries, Assessment and Future Prospect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Française d’Oxford, 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00465987v1</w:t>
+                <w:t xml:space="preserve">hal-02019107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des associations à but non lucratif aux XXe et XXIe siècles : quels enjeux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La constitution du secteur du handicap : un processus d'isomorphisme exemplaire La convergence de deux organisations vers le modèle de l'association gestionnaire (1945-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la revue Entreprise et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904267v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two unconventional forms facing institutional isomorphism within the disabled sector (1945-2008)</w:t>
+                <w:t xml:space="preserve">La gestion des associations à but non lucratif aux XXe et XXIe siècles : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Managerial Thought and Practice in France, 19th – 20th Centuries, Assessment and Future Prospect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Française d’Oxford, 2010, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence de la revue Entreprise et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019107v1</w:t>
+                <w:t xml:space="preserve">hal-00904267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche : Le tournant managérial des associations gestionnaires : Recompositions et mutations de la gouvernance associative dans le secteur du handicap.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La pérennité d’une association gestionnaire dans le champ du handicap mental : une question de travail entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023615v1</w:t>
+                <w:t xml:space="preserve">hal-02019300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité d’une association gestionnaire dans le champ du handicap mental : une question de travail entrepreneurial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation du projet de recherche : Le tournant managérial des associations gestionnaires : Recompositions et mutations de la gouvernance associative dans le secteur du handicap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du programme “Handicap et Sciences Sociales” de l’EHESS  : Le handicap  : histoire politique, pratiques sociales et expériences intersubjectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019300v1</w:t>
+                <w:t xml:space="preserve">hal-02023615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le secteur du handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From militancy to entrepreneurship : the conflicting professionalization of management in non for profit organizations. The case of a French association for the disabled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l’AIMS et de l’AGRH, “Défis des organisations de santé  : défis des sciences de gestion”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifross université Lyon 3, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th Interim meeting of the European Sociological Association, Research Network “Sociology of professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aarhus, Jun 2008, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019381v1</w:t>
+                <w:t xml:space="preserve">hal-02019116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le champ du handicap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
+                <w:t xml:space="preserve">L’entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le secteur du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : " Défis des organisations de santé : défis des sciences de gestion "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l’AIMS et de l’AGRH, “Défis des organisations de santé  : défis des sciences de gestion”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifross université Lyon 3, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920479v1</w:t>
+                <w:t xml:space="preserve">hal-02019381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouvel esprit entrepreneurial du médico-social : du militantisme des familles à la professionnalisation des managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">L'entrée en gestion d'une association : un exemple de dynamique entrepreneuriale dans le champ du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Volkmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales - approches pluridisiciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : " Défis des organisations de santé : défis des sciences de gestion "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920482v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From militancy to entrepreneurship : the conflicting professionalization of management in non for profit organizations. The case of a French association for the disabled</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le nouvel esprit entrepreneurial du médico-social : du militantisme des familles à la professionnalisation des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Interim meeting of the European Sociological Association, Research Network “Sociology of professions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aarhus, Jun 2008, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales - approches pluridisiciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019116v1</w:t>
+                <w:t xml:space="preserve">hal-00920482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3115,329 +3115,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243873v1</w:t>
+                <w:t xml:space="preserve">hal-04908910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908910v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Ce qu’évaluer veut dire : sens et usages pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand et Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social : Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 9782100866328</w:t>
@@ -3466,77 +3466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dictionnaire des idées reçues sur le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe rationnel et émergence d'un secteur dédié au bien-être : le cas du milieu associatif de la déficience mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance associative – Analyse de l’évolution sur 50 ans de la gouvernance de l’ADAPEI, une association du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,64 +3817,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,64 +3931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité : 9 fiches d’aide à la coopération pour le traitement des signalements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,64 +4045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les maltraitances envers les adultes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,64 +4191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments prospectifs concernant le handicap et le travail en France en 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,90 +4410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tournant managérial des associations gestionnaires : recomposition et mutations de la gouvernance associative dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4633,103 +4633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du marché du handicap : entre concurrence associative et régulation politique (1943-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4777,64 +4777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACSEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,64 +4852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’accompagnement et la formation en ESAT pour UNIFAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4944,90 +4944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la grande association gestionnaire dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,51 +5120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, pp.165, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5215,329 +5215,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les Services d'Accueil des Urgences dans l'offre de soins non programmés : comment capitaliser sur l'expérience de la gestion de l'épidémie de COVID-19 dans la crise actuelle ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orthophonie au regard des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.215-249</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477471v1</w:t>
+                <w:t xml:space="preserve">hal-04477606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthophonie au regard des sciences sociales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle place pour les Services d'Accueil des Urgences dans l'offre de soins non programmés : comment capitaliser sur l'expérience de la gestion de l'épidémie de COVID-19 dans la crise actuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wintenberger-Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289, pp.5-10</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.215-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477606v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAU (services d’accueil des urgences) et soins non programmés : Tirer les enseignements de la première vague de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wintenberger-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 608, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5562,51 +5562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du principe démocratique dans une association-gestionnaire du médico-social : des bénévoles autoritaires aux managers démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,51 +5653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations gestionnaires du handicap sont-elles démocratiques ? Leur gouvernance entre participation et contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5722,51 +5722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance associative désintéressée est-elle possible ? Une approche socio-historique de la gouvernance des associations du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l’Institut de formation supérieure des cadres dirigeants de la FEHAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5785,277 +5785,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper les impacts RH des regroupement associatifs : observer, comprendre, agir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gouvernance managériale et mutation de la fonction de direction dans les associations médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Observatoire d’Unifaf</w:t>
+              <w:t xml:space="preserve">Hospimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019053v1</w:t>
+                <w:t xml:space="preserve">hal-02019030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un « marché » local du handicap : le rôle de la solidarité parentale de l’Adapei du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anticiper les impacts RH des regroupement associatifs : observer, comprendre, agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 474-475, pp.133-148</w:t>
+              <w:t xml:space="preserve">l’Observatoire d’Unifaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019021v1</w:t>
+                <w:t xml:space="preserve">hal-02019053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance managériale et mutation de la fonction de direction dans les associations médico-sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La construction d’un « marché » local du handicap : le rôle de la solidarité parentale de l’Adapei du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474-475, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019030v1</w:t>
+                <w:t xml:space="preserve">hal-02019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la thèse de la marchandisation du social : l'exemple des travailleurs handicapés en établissements et services d'aide par le travail (ESAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (dé)construction politique des associations gestionnaires d'établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,252 +6178,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secteur du handicap : Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56, pp.85-97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 3 (56), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.056.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976730v1</w:t>
+                <w:t xml:space="preserve">hal-00920893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secteur du handicap : Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Les métamorphoses d'une gestion associative. Genèse et transformations des pratiques gestionnaires à l'ADAPEI du Rhône (1948-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (56), pp.85-97. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 56, pp.85-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.056.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920893v1</w:t>
+                <w:t xml:space="preserve">halshs-00976730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t>
               </w:r>
@@ -6575,51 +6575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la gouvernance managériale des associations-gestionnaires du secteur du handicap : une approche sociohistorique de la construction d’un modèle institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon 3, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6736,51 +6736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE44380"/>
+    <w:nsid w:val="3FBD0DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6967,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0166-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184664497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00904267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volkmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Pessemier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger-Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sorrentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.115.0054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04477643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-jaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0166-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184664497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00904267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volkmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gorge.2022.01.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Pessemier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger-Guillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sorrentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.115.0054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0085" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04477643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>