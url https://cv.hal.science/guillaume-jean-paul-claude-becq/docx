--- v0 (2026-03-22)
+++ v1 (2026-04-19)
@@ -262,562 +262,562 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (5), </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (5), pp.e70056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.70056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196949v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode–brain interface fractional order modelling for brain tissue classification in SEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79, pp.104050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanes Grandjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
@@ -855,103 +855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 365 (January), pp.109375. </w:t>
@@ -1117,831 +1117,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681589v1</w:t>
+                <w:t xml:space="preserve">hal-01978762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.045012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (1), pp.130-138. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978762v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
+                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emile Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afif Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.115-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798964v1</w:t>
+                <w:t xml:space="preserve">hal-00798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (8), pp.2080-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00798978v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Minotti</w:t>
+                <w:t xml:space="preserve">Patrick Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (8), pp.2080-2088. </w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (1 Suppl Operative), pp.ons35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938159v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of epileptic motor manifestations using inertial and magnetic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.46-55. </w:t>
@@ -2017,77 +2017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.155-157. </w:t>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based definition of a stereotactic two-dimensional template of the human insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afif Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique M. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,90 +2387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.2775-8. </w:t>
@@ -3218,2718 +3218,2865 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SEEG brain-electrode interface modelling to electrical parameters identification and tissue classification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigcor - un paquet Python pour le calcul de seuils de coefficients de corrélation significatifs pour des petits et grands échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi'25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRIASIS, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196982v1</w:t>
+                <w:t xml:space="preserve">hal-05593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection robuste en temps réel des niveaux d'activités de régions cérébrales pour la présentation de stimuli psycho-cognitifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Baratin</w:t>
+                <w:t xml:space="preserve">Applications of SEEG brain-electrode interface modelling to electrical parameters identification and tissue classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222592v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection robuste en temps réel des niveaux d'activités de régions cérébrales pour la présentation de stimuli psycho-cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Baratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. p.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868431v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-Identification-Based Automatic Brain Tissue Classification for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.440-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modelling of the Brain-electrode Interface for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.576-581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation parcimonieuse de la dynamique spatio-temporelle de la connectivité fonctionnelle en IRMf cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain identification of stereoelectroencephalographic transfer functions for brain tissue classification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432818v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frequency-domain identification of stereoelectroencephalographic transfer functions for brain tissue classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.351⟩</w:t>
+              <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.565-570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894380v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de types de neurones à partir de signaux calciques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.15922-15927, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528364v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cerebral blood flow level on the fluctuations of resting-state BOLD fMRI in anesthetized rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification de types de neurones à partir de signaux calciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margaux Faucher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Zalcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059352v2</w:t>
+                <w:t xml:space="preserve">hal-02528364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and parameter identification for a non-integer-order model of an EEG system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Impact of cerebral blood flow level on the fluctuations of resting-state BOLD fMRI in anesthetized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID 2018 - 18th IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977923v1</w:t>
+                <w:t xml:space="preserve">hal-02059352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order and parameter identification for a non-integer-order model of an EEG system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSID 2018 - 18th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662574v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de transformations vers des distributions uniformes et de corrélations de quantiles</w:t>
+                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960568v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Network Scoring of Human Sleep-wake Stages Combining Short-epoch Feature Extraction and Post-processing Inference Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A propos de transformations vers des distributions uniformes et de corrélations de quantiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLEEP 2008 - 22nd Annual Meeting of the Associated Professional Sleep Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359325v1</w:t>
+                <w:t xml:space="preserve">hal-00960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hippocampal neural networks under bicuculline, with noise and synaptic delays</w:t>
+                <w:t xml:space="preserve">About MEA impedance measurement and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roth</w:t>
+                <w:t xml:space="preserve">Jean-Paul Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomp 2008 - Deuxième conférence française de Neurosciences Computationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331594v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About MEA impedance measurement and analysis</w:t>
+                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks with bicuculline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bienkowski</w:t>
+                <w:t xml:space="preserve">Sophie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Diard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques S. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.277-278</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318561v1</w:t>
+                <w:t xml:space="preserve">hal-00317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks with bicuculline</w:t>
+                <w:t xml:space="preserve">Simulation of hippocampal neural networks under bicuculline, with noise and synaptic delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.345-348</w:t>
+              <w:t xml:space="preserve">Neurocomp 2008 - Deuxième conférence française de Neurosciences Computationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317573v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Diaz Bellostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Diaz Bellostas</w:t>
+                <w:t xml:space="preserve">Ricardo Escola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Escola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artificial Neural Network Scoring of Human Sleep-wake Stages Combining Short-epoch Feature Extraction and Post-processing Inference Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Zoubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLEEP 2008 - 22nd Annual Meeting of the Associated Professional Sleep Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2775-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Robuste en Temps Réel des Niveaux d'Activités de Régions Cérébrales pour la Présentation de Stimuli Psycho-Cognitifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigcor - un paquet Python pour le calcul de seuils de coefficients de corrélation significatifs pour des petits et grands échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15115356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222605v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+                <w:t xml:space="preserve">Détection Robuste en Temps Réel des Niveaux d'Activités de Régions Cérébrales pour la Présentation de Stimuli Psycho-Cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6ème conférence de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM 2023 - 6ème conférence de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5939,51 +6086,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between five classifiers for automatic scoring of human sleep recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5992,51 +6139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6046,51 +6193,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saman Halgamuge and Lipo Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification and Clustering for Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.113, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6100,327 +6247,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the best or avoiding the worst: complementary and opponent value signals in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early alterations of motor learning and corticostriatal network activity in a Huntington’s disease mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Saudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal déterministe lié à la transmission d'activité dans un réseau de neurones ponctuels représenté par un graphe dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6430,121 +6577,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Tecsan 07 - Epimouv Livrable 1-2-3 Partie CHU Caractérisation de la sémiologie motrice des crises épileptiques dans une unité d'épileptologie. Second système d'acquisition en clinique Logiciel de caractérisation des crises et Rapport d'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gipsa-Lab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6554,114 +6701,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un système portable automatique d'aide à la détermination de l'état d'urgence d'un blessé polytraumatisé. Apprentissage supervisé de classes de choc hémorragique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6808,51 +6955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15115356" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>