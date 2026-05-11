--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -145,51 +145,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -313,2928 +313,2794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+                <w:t xml:space="preserve">Electrode–brain interface fractional order modelling for brain tissue classification in SEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.104050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+                <w:t xml:space="preserve">hal-03958081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode–brain interface fractional order modelling for brain tissue classification in SEEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104050⟩</w:t>
+              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958081v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.20-28. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196949v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+                <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 365 (January), pp.109375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-03432757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Spatiotemporal reorganization of corticostriatal networks encodes motor skill learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Zalcman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109375⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.110623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432757v1</w:t>
+                <w:t xml:space="preserve">hal-03852764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal reorganization of corticostriatal networks encodes motor skill learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Appaix</w:t>
+                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (1), pp.110623. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852764v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.045012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978762v1</w:t>
+                <w:t xml:space="preserve">hal-02935391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
+                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935391v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.115-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681589v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (8), pp.2080-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00798978v1</w:t>
+                <w:t xml:space="preserve">hal-00938159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lorella Minotti</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (1 Suppl Operative), pp.ons35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938159v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of epileptic motor manifestations using inertial and magnetic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Antonakios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2010.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798964v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of epileptic motor manifestations using inertial and magnetic sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ethernet motion-sensor based alarm system for epilepsy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Antonakios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2010.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00563232v1</w:t>
+                <w:t xml:space="preserve">hal-00960593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ethernet motion-sensor based alarm system for epilepsy monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated sleep-wake staging combining robust feature extraction, artificial neural network classification, and flexible decision rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.409-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.1147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00960593v1</w:t>
+                <w:t xml:space="preserve">hal-00563240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated sleep-wake staging combining robust feature extraction, artificial neural network classification, and flexible decision rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI-based definition of a stereotactic two-dimensional template of the human insula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique M. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (6), pp.385-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000258079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.1147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00563240v1</w:t>
+                <w:t xml:space="preserve">hal-00563234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based definition of a stereotactic two-dimensional template of the human insula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Magnin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Antonakios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (6), pp.385-94. </w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.2775-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000258079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563234v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit.</w:t>
+                <w:t xml:space="preserve">Contribution au développement d'un système portable d'évaluation de l'état de gravité d'un blessé polytraumatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (1), pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00410855v1</w:t>
+                <w:t xml:space="preserve">hal-00343589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement d'un système portable d'évaluation de l'état de gravité d'un blessé polytraumatisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line segmentation algorithm for continuously monitored data in intensive care units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bourdon</w:t>
+                <w:t xml:space="preserve">Loic Biot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Armées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (3), pp.484-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2003.821012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343589v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line segmentation algorithm for continuously monitored data in intensive care units.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a device scoring classes of hemorrhagic shock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Biot</w:t>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 51 (3), pp.484-92. </w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.470-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2003.821012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2004.1403196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348268v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a device scoring classes of hemorrhagic shock.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic characterization of events on SpO2 signal: comparison of two methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Chambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Badji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 1, pp.470-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2004.1403196⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5, pp.3474-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2004.1403975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348261v1</w:t>
+                <w:t xml:space="preserve">hal-00348266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic characterization of events on SpO2 signal: comparison of two methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Chambrin</w:t>
+                <w:t xml:space="preserve">Do we need a systematic activation of alarm soundings for blood pressure monitoring for the safety of ICU patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lyes Badji</w:t>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (4), pp.212-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348266v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we need a systematic activation of alarm soundings for blood pressure monitoring for the safety of ICU patients?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Holzapfel</w:t>
+                <w:t xml:space="preserve">[Selective activation of blood pressure monitoring alarms: effect of noise pollution in the intensive care unit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biot</w:t>
+                <w:t xml:space="preserve">C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (8), pp.677-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3244,2500 +3110,2500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigcor - un paquet Python pour le calcul de seuils de coefficients de corrélation significatifs pour des petits et grands échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi'25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRIASIS, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of SEEG brain-electrode interface modelling to electrical parameters identification and tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection robuste en temps réel des niveaux d'activités de régions cérébrales pour la présentation de stimuli psycho-cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. p.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-Identification-Based Automatic Brain Tissue Classification for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.440-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modelling of the Brain-electrode Interface for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.576-581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation parcimonieuse de la dynamique spatio-temporelle de la connectivité fonctionnelle en IRMf cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain identification of stereoelectroencephalographic transfer functions for brain tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.565-570, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.15922-15927, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de types de neurones à partir de signaux calciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Zalcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerebral blood flow level on the fluctuations of resting-state BOLD fMRI in anesthetized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and parameter identification for a non-integer-order model of an EEG system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2018 - 18th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
+                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583495v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
+                <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662574v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de transformations vers des distributions uniformes et de corrélations de quantiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About MEA impedance measurement and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks with bicuculline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roth</w:t>
+                <w:t xml:space="preserve">Jacques S. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of hippocampal neural networks under bicuculline, with noise and synaptic delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomp 2008 - Deuxième conférence française de Neurosciences Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Diaz Bellostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Escola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Diaz Bellostas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Network Scoring of Human Sleep-wake Stages Combining Short-epoch Feature Extraction and Post-processing Inference Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Zoubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLEEP 2008 - 22nd Annual Meeting of the Associated Professional Sleep Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2775-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5747,336 +5613,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigcor - un paquet Python pour le calcul de seuils de coefficients de corrélation significatifs pour des petits et grands échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15115356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Robuste en Temps Réel des Niveaux d'Activités de Régions Cérébrales pour la Présentation de Stimuli Psycho-Cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2023 - 6ème conférence de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6086,158 +5952,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between five classifiers for automatic scoring of human sleep recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saman Halgamuge and Lipo Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification and Clustering for Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.113, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6247,327 +6113,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the best or avoiding the worst: complementary and opponent value signals in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early alterations of motor learning and corticostriatal network activity in a Huntington’s disease mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Badreddine</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Saudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal déterministe lié à la transmission d'activité dans un réseau de neurones ponctuels représenté par un graphe dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6577,121 +6443,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Tecsan 07 - Epimouv Livrable 1-2-3 Partie CHU Caractérisation de la sémiologie motrice des crises épileptiques dans une unité d'épileptologie. Second système d'acquisition en clinique Logiciel de caractérisation des crises et Rapport d'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gipsa-Lab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6701,114 +6567,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un système portable automatique d'aide à la détermination de l'état d'urgence d'un blessé polytraumatisé. Apprentissage supervisé de classes de choc hémorragique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6955,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15115356" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15115356" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>