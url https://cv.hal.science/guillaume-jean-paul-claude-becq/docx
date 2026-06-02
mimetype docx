--- v2 (2026-05-11)
+++ v3 (2026-06-02)
@@ -313,511 +313,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode–brain interface fractional order modelling for brain tissue classification in SEEG</w:t>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104050⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958081v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrode–brain interface fractional order modelling for brain tissue classification in SEEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.104050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196949v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer function approaches for SEEG brain electrode interface applied to tissue classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanes Grandjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52846/stccj.2023.3.1.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 365 (January), pp.109375. </w:t>
@@ -983,831 +983,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978762v1</w:t>
+                <w:t xml:space="preserve">hal-04681589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional order modelling and identiﬁcation for a phantom EEG system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2891621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935391v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
+                <w:t xml:space="preserve">Brain networks of rats under anesthesia using resting-state fMRI: comparison with dead rats, random noise and generative models of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.045012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681589v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
+                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Simon</w:t>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Perrot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (1 Suppl Operative), pp.ons35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798978v1</w:t>
+                <w:t xml:space="preserve">hal-00798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometry and localization of the temporal transverse Heschl's gyrus in magnetic resonance imaging: a guide for cortical stimulation of chronic tinnitus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.115-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-012-1008-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938159v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a stereotactic 3-dimensional magnetic resonance imaging template of the human insula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of Epileptic Motor Manifestations and Detection of Tonic-Clonic Seizures With Acceleration Norm Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mertens</w:t>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72 (1 Suppl Operative), pp.ons35-46. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (8), pp.2080-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1227/NEU.0b013e31826cdc57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2244597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798964v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of epileptic motor manifestations using inertial and magnetic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.46-55. </w:t>
@@ -1883,77 +1883,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.155-157. </w:t>
@@ -2106,51 +2106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based definition of a stereotactic two-dimensional template of the human insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afif Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique M. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,90 +2253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.2775-8. </w:t>
@@ -3193,103 +3193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of SEEG brain-electrode interface modelling to electrical parameters identification and tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-6, </w:t>
@@ -3353,64 +3353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,623 +3442,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Identification-Based Automatic Brain Tissue Classification for Stereoelectroencephalography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958186v1</w:t>
+                <w:t xml:space="preserve">hal-03868431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modelling of the Brain-electrode Interface for Stereoelectroencephalography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">System-Identification-Based Automatic Brain Tissue Classification for Stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.576-581, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931875⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.440-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958156v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation parcimonieuse de la dynamique spatio-temporelle de la connectivité fonctionnelle en IRMf cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du filtrage sur l'évaluation de la connectivité fonctionnelle dynamique et application sur des données d'IRMs fonctionnelles de rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Modelling of the Brain-electrode Interface for Stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.576-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868431v2</w:t>
+                <w:t xml:space="preserve">hal-03958156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain identification of stereoelectroencephalographic transfer functions for brain tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.565-570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,103 +4092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.15922-15927, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4373,77 +4373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Habet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -4472,90 +4472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and parameter identification for a non-integer-order model of an EEG system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2018 - 18th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,256 +4583,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
+                <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. Salin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662574v1</w:t>
+                <w:t xml:space="preserve">hal-01583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
+                <w:t xml:space="preserve">Détection dynamique de graphes appliquée à l'analyse de signaux électroencéphalographiques issus du sommeil de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583495v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de transformations vers des distributions uniformes et de corrélations de quantiles</w:t>
               </w:r>
@@ -4881,683 +4881,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About MEA impedance measurement and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Neural Network Scoring of Human Sleep-wake Stages Combining Short-epoch Feature Extraction and Post-processing Inference Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Zoubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Villard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.277-278</w:t>
+              <w:t xml:space="preserve">SLEEP 2008 - 22nd Annual Meeting of the Associated Professional Sleep Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318561v1</w:t>
+                <w:t xml:space="preserve">hal-00359325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks with bicuculline</w:t>
+                <w:t xml:space="preserve">About MEA impedance measurement and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.345-348</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317573v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hippocampal neural networks under bicuculline, with noise and synaptic delays</w:t>
+                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks with bicuculline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques S. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomp 2008 - Deuxième conférence française de Neurosciences Computationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331594v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of hippocampal neural networks under bicuculline, with noise and synaptic delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.123-124</w:t>
+              <w:t xml:space="preserve">Neurocomp 2008 - Deuxième conférence française de Neurosciences Computationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318583v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Network Scoring of Human Sleep-wake Stages Combining Short-epoch Feature Extraction and Post-processing Inference Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Chapotot</w:t>
+                <w:t xml:space="preserve">Recording and simulation of hippocampal neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Diaz Bellostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Escola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Zoubek</w:t>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLEEP 2008 - 22nd Annual Meeting of the Associated Professional Sleep Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">MEA 2008 - 6th international meeting on substrate-integrated micro electrode arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Reutlingen, Germany. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359325v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and exploratory analysis of attitude sensor data in an epilepsy monitoring unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Antonakios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2775-8, </w:t>
@@ -5731,64 +5731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5826,51 +5826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle en IRMf : graphes ou ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argheesh Bhanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,95 +6153,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6470,64 +6470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Tecsan 07 - Epimouv Livrable 1-2-3 Partie CHU Caractérisation de la sémiologie motrice des crises épileptiques dans une unité d'épileptologie. Second système d'acquisition en clinique Logiciel de caractérisation des crises et Rapport d'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gipsa-Lab. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6821,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15115356" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guillaume.becq@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05053617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Badreddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Zalcman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9fec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Afif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0b013e31826cdc57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-1008-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10WPZJSW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillemaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2244597" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antonakios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2010.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R265H4MH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGV7MZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapotot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHLCZ0VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M. Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000258079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Al&#233;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bourdon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharshar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Badji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403975" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holzapfel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;lot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holzapfel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baratin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868431v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528364v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zoubek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bienkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Diard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz Bellostas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124735v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15115356" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hammer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Badreddine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Appaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>