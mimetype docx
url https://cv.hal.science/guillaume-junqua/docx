--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1328,217 +1328,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du cycle de vie du paillage: Impact des techniques RAFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIMpact éco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
+              <w:t xml:space="preserve">Plasticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052595v1</w:t>
+                <w:t xml:space="preserve">hal-02955061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie du paillage: Impact des techniques RAFU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.93-94</w:t>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955061v1</w:t>
+                <w:t xml:space="preserve">hal-03052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining freshwater as a natural resource: a framework linking water use to the area of protection natural resources</w:t>
               </w:r>
@@ -1652,347 +1652,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of considering water quality in life cycle assessment of water use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Water Supply Mix for Life Cycle Assessment and Resource Policy Support-Assessment of Forecasting Scenarios Accounting for Future Changes in Water Demand and Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Nunez</w:t>
+                <w:t xml:space="preserve">Susana Leao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1473-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.1374-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425059v1</w:t>
+                <w:t xml:space="preserve">hal-02425060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Water Supply Mix for Life Cycle Assessment and Resource Policy Support-Assessment of Forecasting Scenarios Accounting for Future Changes in Water Demand and Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Leao</w:t>
+                <w:t xml:space="preserve">The issue of considering water quality in life cycle assessment of water use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sferratore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralph K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (3), pp.1374-1384. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.590-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1473-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425060v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalisation and application of water supply mix (WSmix) at worldwide scale: how does WSmix influence the environmental profile of water supply for different users?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Leao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,90 +2052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A worldwide-regionalised water supply mix (WSmix) for life cycle inventory of water use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Leao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2284,512 +2284,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie industrielle et territoriale à l’heure de la transition écologique et sociale de l’économie</w:t>
+                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Zuindeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.175.0771⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060740v1</w:t>
+                <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+                <w:t xml:space="preserve">Écologie industrielle et territoriale à l’heure de la transition écologique et sociale de l’économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Zuindeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Décembre (5), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.175.0771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479346v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.12.077⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.1113-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892645v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+                <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.12.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605597v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological transitions toward low-carbon port cities: trends, changes and adaptation processes in Asia and Europe</w:t>
               </w:r>
@@ -3264,64 +3264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.377-383. </w:t>
@@ -3670,64 +3670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
@@ -4055,77 +4055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a territory: an overview of existing tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
@@ -5211,252 +5211,282 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,92 +5504,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and economic assessment integrated into laboratory-based scenario development for the valorization of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5604,92 +5634,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Athens, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30955/gnc2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of biobased polymers for skin-contact applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5705,172 +5735,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL 2022 - 8th International Conference on Bio-based and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6108,103 +6138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6579,77 +6609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining territory-oriented LCA and GIS to provide an environmental baseline of a French Mediterranean land case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,64 +6734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the LCA framework to support land use planning policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,256 +6974,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249389v1</w:t>
+                <w:t xml:space="preserve">hal-00811194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troyes, France. p. - p</w:t>
+              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811194v1</w:t>
+                <w:t xml:space="preserve">hal-03249389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
               </w:r>
@@ -7298,260 +7328,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA application in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bessou</w:t>
+                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Workshop on "LCA AGRI-FOOD ASIA INITIATIVE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">COLEIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00771614v1</w:t>
+                <w:t xml:space="preserve">hal-04709390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">LCA application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Regional Workshop on "LCA AGRI-FOOD ASIA INITIATIVE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709390v1</w:t>
+                <w:t xml:space="preserve">cirad-00771614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
               </w:r>
@@ -8655,103 +8685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing knowledge on long term hydro-social trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8852,243 +8882,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une promesse plausible pour la symbiose territoriale bioéconomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Wassenaar</w:t>
+                <w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Dechesne</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191527v1</w:t>
+                <w:t xml:space="preserve">hal-03191363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Une promesse plausible pour la symbiose territoriale bioéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dechesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191363v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie d'activités spatialement distribuées: application à l'extraction et à l'approvisionnement d'hélium français non hydrocarboné et retombées territoriales</w:t>
               </w:r>
@@ -9208,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,51 +9918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT2014 - Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9976,51 +10006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie Industrielle et Territoriale - COLEIT 2012 - Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10030,51 +10060,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10133,268 +10163,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leachates and Organic Extracts From Solids (Chapter 11)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580582v1</w:t>
+                <w:t xml:space="preserve">hal-04262239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance Port-Ville face aux enjeux d’une société bas-carbone : illustration avec le cas de Marseille-Fos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PORT-CITY GOVERNANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-84769-684-4</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712244v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leachates and Organic Extracts From Solids (Chapter 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.349-378, 2017, 978-0-444-63897-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-444-63897-7.00011-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance Port-Ville face aux enjeux d’une société bas-carbone : illustration avec le cas de Marseille-Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORT-CITY GOVERNANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-84769-684-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie industrielle dans les territoires portuaires - Pratiques internationales et expériences françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10423,51 +10703,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Technologies de l'information - Technologies radars et applications - Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf : TRP5010 v1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10477,179 +10757,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et temps long : étudier le passé des dynamiques d’évolution des interactions de l’eau et de l’homme pour envisager le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les rivières cévenoles - Journée d'échanges autour du site atelier des rivières cévenoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,51 +10950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10724,361 +11004,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04645366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPIS -Réflexion Et Propositions d'Indicateurs susceptibles de faire l'objet de Seuil de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Carnot interétablissements. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01293243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation environnementale d'un territoire. Une synthèse des méthodes et outils disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11088,78 +11368,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METANIR (Base Spectres Nir Bmp Omr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,65 +11464,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11310,51 +11590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EC03831"/>
+    <w:nsid w:val="D3F26BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11541,51 +11821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-junqua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067406971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04220004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Northey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1543-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph K. Rosenbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1473-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3022-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesteur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.11.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C24WFX85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Smeets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. May" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03129982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00771614v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Cloteaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gonzalez-Roof" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Villalba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabarell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02421420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02421427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63897-7.00011-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-junqua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067406971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04220004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03712860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Northey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1543-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph K. Rosenbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1473-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3022-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2508" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesteur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.11.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C24WFX85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Smeets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. May" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03460976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03129982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00771614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Cloteaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gonzalez-Roof" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lemos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Villalba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabarell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jiec.0.1110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02421420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02421427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63897-7.00011-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dagnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>