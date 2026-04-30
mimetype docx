--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -100,13658 +100,13688 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial elastic heterogeneity in a high-modulus carbon fibre assessed by nano-indentation and micro-pillar compression</w:t>
+                <w:t xml:space="preserve">Shear mechanical properties measurements at the surface scale: Enhanced performances of the micro-shear compression specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Keryvin</w:t>
+                <w:t xml:space="preserve">Fadlallah Abouhadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kermouche</w:t>
+                <w:t xml:space="preserve">Bénédicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120991⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 214 (Part B), pp.111269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375271v1</w:t>
+                <w:t xml:space="preserve">emse-05325866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial elastic heterogeneity in a high-modulus carbon fibre assessed by nano-indentation and micro-pillar compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 247, pp.120991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05385111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear mechanical properties measurements at the surface scale: Enhanced performances of the micro-shear compression specimen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of recrystallization through the integration of disorientation and nucleation mechanisms: application to ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Adogou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Michler</w:t>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Montheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111269⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.115944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2026.115944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05325866v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05597253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of recrystallized grains in EBSD maps: Automated adaptive thresholding using a Gaussian mixture approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Latuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helstroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Inacio da Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 231, pp.115920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05483396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strain rate sensitivity of a Cu/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; multi-layered thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Pethö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Dusán Ispánovity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.131817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-05156852v1</w:t>
+                <w:t xml:space="preserve">emse-04980740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate sensitivity of a Cu/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; multi-layered thin film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Péter Dusán Ispánovity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.705-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.131817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04980740v1</w:t>
+                <w:t xml:space="preserve">emse-05156852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics reveal strain rate dependent transition between dislocation mechanisms in a dual phase high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaprakash Ramachandramoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ádám Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 294, pp.121076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05097924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chromium coating cracking investigation during tensile tests monitored by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 616, pp.156108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05238666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05104972v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subsurface hardening of Al irradiated with ultrafast infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.116404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05094087v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04735002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface hardening of Al irradiated with ultrafast infrared laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pruvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116404⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (6), pp.063508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04735002v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05104972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the validity of micro-pillar compression for determining strength and stiffness of carbon fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Marthouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 272, pp.111362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature electron beam sensitive viscoplastic response of ultra-ductile amorphous olivine films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Orekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gomez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.120479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04750122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity, Plasticity, and Fracture Toughness of REBCO Coated Conductors Characterized via Micromechanical Tests at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vernassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (5), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2025.3530382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05387410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric charges as an apparent governing parameter for electron induced stress relaxation in amorphous silica micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Rusinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rosales-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 261, pp.116628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04973875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of Alloy 600 containing oxide inclusions exposed to primary water of pressurised water reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Couvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 254, pp.113035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05121148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Ultrafast Laser-Induced Structural Changes and Extreme Nanostructuring in Hard Dielectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirunaukkarasu Kuppan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (7), pp.3644-3652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05157075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of recrystallization: A new approach to consider the evolution of the substructure in the system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.102301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04832030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinyin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructure heterogeneity during hot deformation of ferritic stainless steels - Experimental characterization and discussion assisted by a mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 906, pp.146335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04594204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43578-024-01466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04795120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge indentation of elastoplastic solids — from single indentation to interaction between indenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Marthouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ledrappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jtcam.8945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517125v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mapping of transient thermodynamic states in ultrafast laser nanostructuring of quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshak Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aram Melkonyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.0056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/ultrafastscience.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04380253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behaviour of carbon fibres micropillars by in situ SEM nanocompression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Guruprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Marthouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.107699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04171824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of tungsten initial microstructure on restoration kinetics using a mean field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194, pp.113708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04103469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of softening kinetics in cold-rolled pure aluminum and copper using high-temperature scanning indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.112171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04170743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale in-situ micro-mechanical characterization of Polymer Core Solder Ball (PCSB) coatings for BGA interconnections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irati Malkorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 148, pp.115135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04186045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature gradient based annealing methodology for tungsten recrystallization kinetics assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.113785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04102806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical modelling of residual stresses induced in finish turning of a fillet radius on a shaft made of 15-5PH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Truffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.122 à 127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2023.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04103988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Application of some Plasticity Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 353, pp.163 - 168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-SXs81M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04401025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre : fragile ou ductile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74, pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/202274046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ball-burnishing on hydrogen-assisted cracking of a martensitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alixe Dreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (96), pp.39654 à 39665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03908445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Plastic Flow Under Shear-Compression at the Micron Scale-Application on Amorphous Silica at High Strain Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemetais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (6), pp.2231-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-05142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751029v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Flow Under Shear-Compression at the Micron Scale-Application on Amorphous Silica at High Strain Rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Breumier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-05142-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734993v1</w:t>
+                <w:t xml:space="preserve">hal-03751029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB-SEM based 3D tomography of micro-electronic components: Application to automotive high-definition LED lighting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Nocairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, pp.114749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature–dependent dynamic plasticity of micro-scale fused silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo N. Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Groetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 215, pp.110503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-REX: Numerical tool for tungsten damage assessment for DEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 569, pp.153906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04585050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioclogging in Porous Media: Effect of the Presence of Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahani Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (2), pp.315 à 327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40098-021-00569-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automotive optoelectronic components submitted to thermal shock: Impact of component architecture on mechanical reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Nocairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.114422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning-induced surface integrity for a fillet radius in a 316L austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Robaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, Part A, pp.222 à 230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03789764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.101126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the influence of tungsten recrystallization on the divertor component lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230 (1), pp.83 à 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-021-00568-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04585151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical characterization of a shot peening induced rolled edge on direct aged Inconel 718 alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04648007v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructural and mechanical characterization of a shot peening induced rolled edge on direct aged Inconel 718 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.141318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214795v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04648007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain growth and damages induced by transient heat loads on W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96, pp.124032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1402-4896/ac27df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attempt to Assess Recovery/Recrystallization Kinetics in Tungsten at High Temperature Using Statistical Nanoindentation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst11010037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled single and repeated impact testing for material plastic behaviour characterisation under high strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Trudeau-Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (6), pp.e12399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03789870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modelling of turning-induced residual stresses – A two-scale approach based on equivalent thermo-mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Robaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 297, pp.117274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03788474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation cracking in silicate glasses is directed by shear flow, not by densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rosales-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 194, pp.473-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High strain rate micro-compression for crystal plasticity constitutive law parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baral</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.108789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04511430v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate micro-compression for crystal plasticity constitutive law parameters identification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108789⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.6716-6726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214798v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04511430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the surface integrity while turning a fillet radius in a martensitic stainless steel 15-5PH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Masciantonio</w:t>
+                <w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.038⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214797v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoual</w:t>
+                <w:t xml:space="preserve">Evolution of the surface integrity while turning a fillet radius in a martensitic stainless steel 15-5PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Van Robaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Masciantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864828v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep vs. indentation relaxation: A matter of strain rate definition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 781, pp.139246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04511474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and mechanical properties of ultrafine-grained pure α-iron and Fe-0.02%C steel processed by high-pressure torsion: Influence of second-phase particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinyin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Montheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 795, pp.139915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between microstructural gradient and microindentation properties of dissimilar weld between INCONEL 625 and Duplex Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (4), pp.407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/2020035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high power laser facility to conduct annealing tests at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (3), pp.035102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5133741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Heili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization at high temperature of two tungsten materials complying with the ITER specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 542, pp.152418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of high heat flux W monoblock type target using thin graded and copper interlayers for application to DEMO divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146 (Part A), pp.858-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02892829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tungsten recrystallization on ITER-like components for lifetime estimation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Cold Spray Nozzle Displacement Strategy on Microstructure and Mechanical Properties of Cu/SiC Composites Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Matts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 813, pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02892621v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02892779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cold Spray Nozzle Displacement Strategy on Microstructure and Mechanical Properties of Cu/SiC Composites Coating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of tungsten recrystallization on ITER-like components for lifetime estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.110⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02892779v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02892621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near surface transformations of stainless steel cold spray and laser cladding deposits after turning and ball-burnishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 371, pp.235-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02888162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse identification of tungsten static recrystallization kinetics under high thermal flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.1759-1763. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02890953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crystal orientation on indentation-induced residual stress field: Simulation and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169, pp.107659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new long-term indentation relaxation method to measure creep properties at the micro-scale with application to fused silica and PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 137, pp.103095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micro-knurling and femtosecond laser micro texturing on aluminum long-term surface wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthia Divin-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Amieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Pascale-Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 479, pp.344-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02890893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterization of AA1050 recrystallization kinetics using high temperature nanoindentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, pp.22-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02007638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semitopological mean-field model of discontinuous dynamic recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Smagghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Joseph Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Montheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metals, 53 (11), pp.8554-8566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-018-2137-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02008506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of wear-induced delamination for DLC coated automotive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Choleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Ben-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 352, pp.549 - 560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and micromechanical investigations of surface strengthening mechanisms induced by repeated impacts on pure iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao-Jao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of mechanical and chemical pre-treatments to improve nitriding efficiency on pure iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 414, pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of indentation relaxation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (12), pp.2286-2296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2017.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of graded strengthened hyper-deformed surfaces by impact treatment: micro-percussion testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy-Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Al-Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.012024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/194/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic response of amorphous silicates, from atomistic simulations to experiments – A general constitutive relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mechanical property gradients after impact-based surface treatment: application to pure alpha-iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy-Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 667, pp.189-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01505794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on plastic yield in amorphous solids with open structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mantisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.33001 - 33001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification dependent yield criteria for sodium silicate glasses - An atomistic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111, pp.129-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of bioclogging treatment of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahani Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142 (Issue : 9; Article Number : 04016040 ), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0001503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly plastic flow in silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114, pp.146 - 153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from ductile to brittle failure of sodium silicate glasses: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (24), pp.1797-1802. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation par forgeage à chaud des microstructures lamellaires d’alliages hexagonaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darrieulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Montheillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (5), pp.504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés mécaniques des surfaces tribologiquement transformées (TTS) à partir des essais de nano-indentation et micro-compression de piliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy-Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Comportements mécaniques : approches expérimentales et modélisations à différentes échelles, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2015020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine the true projected contact area using nanoindentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (Issue : 7-8), pp.410-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01500778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original test device for crack propagation in the weld nugget of advanced high strength steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Klöcker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.156-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01500896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of indentation-, impact- and scratch-induced mechanically affected zones in a copper single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (5-6), pp.344-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stress-strain curve of materials by microimpact testing. Application on pure copper, pure iron, and aluminum alloy 6061-T651</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of an improved method for identifying material stress-strain curve using repeated micro-impact testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Baïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.R. Ambriz</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2015.186⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01499521v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01499477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an improved method for identifying material stress-strain curve using repeated micro-impact testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identifying the stress-strain curve of materials by microimpact testing. Application on pure copper, pure iron, and aluminum alloy 6061-T651</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Al Baïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Langlade</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Ambriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (14), pp.2222-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2015.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01499477v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01499521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the second harmonic method applicable for thin films mechanical properties characterization by nanoindentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1013517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2015.1013517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to minimize displacement measurement uncertainties using dynamic nanoindentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.190-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01161450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen effect on dislocation nucleation in a ferritic alloy Fe-15Cr as observed per nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrooz Barnoush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 604, pp.86-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00989488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of the grain size effect on diffusion in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.187-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01498591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage phenomena of thin hard coatings submitted to repeated impacts: Influence of the substrate and film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 560, pp.296-305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.09.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01011601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic-Viscoplastic Modelling of the Scratch Response of PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aleksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.article ID289698. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/289698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00942952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local identification of the stress-strain curves of metals at a high strain rate using repeated micro-impact testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 569, pp.71-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01011578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-pillar testing of amorphous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.36-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2011.00075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic deformation and residual stresses in amorphous silica pillars under uniaxial loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Barthel</w:t>
+                <w:t xml:space="preserve">Determination of mechanical properties by nanoindentation independently of indentation depth measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.2551-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2012.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746956v1</w:t>
+                <w:t xml:space="preserve">hal-00826308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic response of a model silica glass under shear and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mantisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (9), pp.85:304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2012-30317-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical properties by nanoindentation independently of indentation depth measurement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+                <w:t xml:space="preserve">Plastic deformation and residual stresses in amorphous silica pillars under uniaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (15), pp.5555-5566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2012.261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826308v1</w:t>
+                <w:t xml:space="preserve">hal-00746956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the plastic deformation of soda-lime glass - a Cr3+ luminescence study of densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Querel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (7-9), pp.1245-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2010.491808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of scratch velocity effect on recovery of viscoelastic-viscoplastic solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aleksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (3), pp.455-463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of indentation-induced densification in amorphous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.3222-3228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new index to estimate the strain rate sensitivity of glassy polymers using conical/pyramidal indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5667-5677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600778682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13761,242 +13791,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 - Nanomechanics of tribologically transformed surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanics for Coatings and Engineering Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.647-674, 2025, 9780443133343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-13334-3.00023-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04997751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of tribologically transformed surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOMECHANICS FOR COATINGS AND ENGINEERING SURFACES - Test Methods, Development Strategies, Modeling Approaches, and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier - Health Sciences Division</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section IV, chapitre 23, pp. 647 à 669, 2024, 978-0-443-13334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04884214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId477"/>
+      <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14143,51 +14173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120991" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05385111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05483396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latuner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inacio da Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115920" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Peth&#246;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131817" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05097924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaprakash Ramachandramoorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Vida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tropper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05238666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ta&#239;bi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04735002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marthouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04750122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120479" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05387410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vernassa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3530382" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04973875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourguignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rosales-Sosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517125v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8945" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04380253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Tsaturyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Melkonyan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04171824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Guruprasad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04186045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Malkorra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalavoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115135" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Truffart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03908445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Dreano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Alnajjar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05142-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Nocairi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comp&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo N. Widmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groetsch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pillonel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110503" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Farah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-021-00569-w" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Maarouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00568-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vesque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141318" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trudeau-Lalonde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafrance" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12399" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03788474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117274" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108789" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van Robaeys" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masciantonio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927805v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139915" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214796v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chabbi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2020035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L5GL9VCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.098" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892621v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.11.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matts" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bensaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888162v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valiorgue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sijobert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.092" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bergheau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.141" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107659" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin-Mariotti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Amieux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Auger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.07.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01505794v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.059" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353610v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342068v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001503" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132519v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.166" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015020" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500896v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.02.022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989488v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Barnoush" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.041" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01498591v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00942952v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleksy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/289698" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677258v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chomienne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2011.00075.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746956v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.016" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731348v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantisi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30317-6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495337v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.491808" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850009v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.11.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260324v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04997751v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780443133343000231" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13334-3.00023-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04884214v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/nanomechanics-for-coatings-and-engineering-surfaces/beake/978-0-443-13334-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05385111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05597253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05483396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latuner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inacio da Rosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Peth&#246;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05097924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaprakash Ramachandramoorthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Vida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tropper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05238666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ta&#239;bi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04735002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marthouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04750122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05387410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vernassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3530382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04973875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourguignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rosales-Sosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Kato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517125v7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04380253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Tsaturyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Melkonyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04171824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Guruprasad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04186045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Malkorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalavoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Truffart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03908445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Dreano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Alnajjar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05142-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Nocairi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comp&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo N. Widmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groetsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pillonel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Farah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-021-00569-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Maarouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114422" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00568-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badreddine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vesque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141318" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trudeau-Lalonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafrance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03788474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108789" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van Robaeys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masciantonio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139915" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chabbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2020035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L5GL9VCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.098" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matts" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bensaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.11.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valiorgue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sijobert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bergheau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.141" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411714v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107659" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin-Mariotti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Amieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Auger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01505794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.059" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.053" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342068v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001503" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393682v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.166" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998746v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.02.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Barnoush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.041" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01498591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.026" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00942952v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleksy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/289698" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677258v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chomienne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2011.00075.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantisi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30317-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746956v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.016" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495337v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.491808" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.11.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04997751v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780443133343000231" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13334-3.00023-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04884214v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/nanomechanics-for-coatings-and-engineering-surfaces/beake/978-0-443-13334-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>