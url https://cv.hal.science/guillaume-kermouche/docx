--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1242,399 +1242,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pruvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (6), pp.063508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05094087v1</w:t>
+                <w:t xml:space="preserve">emse-05104972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface hardening of Al irradiated with ultrafast infrared laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116404⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04735002v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface hardening of Al irradiated with ultrafast infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pruvo</w:t>
+                <w:t xml:space="preserve">Lucas Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Durif</w:t>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+                <w:t xml:space="preserve">Nathalie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (6), pp.063508. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.116404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05104972v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04735002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the validity of micro-pillar compression for determining strength and stiffness of carbon fibres</w:t>
               </w:r>
@@ -3337,90 +3337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of tungsten initial microstructure on restoration kinetics using a mean field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3739,103 +3739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature gradient based annealing methodology for tungsten recrystallization kinetics assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.113785. </w:t>
@@ -4403,291 +4403,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03908445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Flow Under Shear-Compression at the Micron Scale-Application on Amorphous Silica at High Strain Rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Breumier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-05142-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734993v1</w:t>
+                <w:t xml:space="preserve">hal-03751029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Plastic Flow Under Shear-Compression at the Micron Scale-Application on Amorphous Silica at High Strain Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemetais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (6), pp.2231-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-05142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751029v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB-SEM based 3D tomography of micro-electronic components: Application to automotive high-definition LED lighting systems</w:t>
               </w:r>
@@ -4941,51 +4941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-REX: Numerical tool for tungsten damage assessment for DEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the influence of tungsten recrystallization on the divertor component lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,334 +5722,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04585151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+                <w:t xml:space="preserve">Microstructural and mechanical characterization of a shot peening induced rolled edge on direct aged Inconel 718 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.141318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214795v1</w:t>
+                <w:t xml:space="preserve">emse-04648007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical characterization of a shot peening induced rolled edge on direct aged Inconel 718 alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Lévesque</w:t>
+                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 816, pp.141318. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04648007v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain growth and damages induced by transient heat loads on W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,90 +6135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attempt to Assess Recovery/Recrystallization Kinetics in Tungsten at High Temperature Using Statistical Nanoindentation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
@@ -6256,51 +6256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled single and repeated impact testing for material plastic behaviour characterisation under high strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Trudeau-Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,291 +6635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate micro-compression for crystal plasticity constitutive law parameters identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108789⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.6716-6726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214798v1</w:t>
+                <w:t xml:space="preserve">emse-04511430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">High strain rate micro-compression for crystal plasticity constitutive law parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.6716-6726. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.108789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04511430v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t>
               </w:r>
@@ -7596,51 +7596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high power laser facility to conduct annealing tests at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization at high temperature of two tungsten materials complying with the ITER specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,291 +8247,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02892829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cold Spray Nozzle Displacement Strategy on Microstructure and Mechanical Properties of Cu/SiC Composites Coating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of tungsten recrystallization on ITER-like components for lifetime estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.110⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02892779v1</w:t>
+                <w:t xml:space="preserve">emse-02892621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tungsten recrystallization on ITER-like components for lifetime estimation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Cold Spray Nozzle Displacement Strategy on Microstructure and Mechanical Properties of Cu/SiC Composites Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Matts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.247-253. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 813, pp.110-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02892621v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02892779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near surface transformations of stainless steel cold spray and laser cladding deposits after turning and ball-burnishing</w:t>
               </w:r>
@@ -8651,51 +8651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse identification of tungsten static recrystallization kinetics under high thermal flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8768,64 +8768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crystal orientation on indentation-induced residual stress field: Simulation and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10599,291 +10599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of bioclogging treatment of soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfectly plastic flow in silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0001503⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.146 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342068v1</w:t>
+                <w:t xml:space="preserve">hal-01393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly plastic flow in silica glass</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Durability of bioclogging treatment of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114, pp.146 - 153. </w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (Issue : 9; Article Number : 04016040 ), </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0001503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393682v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from ductile to brittle failure of sodium silicate glasses: a numerical study</w:t>
               </w:r>
@@ -12868,51 +12868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13223,51 +13223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14173,51 +14173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05385111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05597253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05483396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latuner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inacio da Rosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Peth&#246;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05097924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaprakash Ramachandramoorthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Vida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tropper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05238666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ta&#239;bi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04735002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marthouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04750122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05387410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vernassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3530382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04973875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourguignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rosales-Sosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Kato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517125v7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04380253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Tsaturyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Melkonyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04171824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Guruprasad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04186045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Malkorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalavoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Truffart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03908445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Dreano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Alnajjar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05142-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Nocairi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comp&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo N. Widmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groetsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pillonel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Farah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-021-00569-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Maarouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114422" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00568-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badreddine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vesque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141318" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trudeau-Lalonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafrance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03788474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108789" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van Robaeys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masciantonio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139915" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chabbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2020035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L5GL9VCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.098" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matts" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bensaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.11.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valiorgue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sijobert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bergheau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.141" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411714v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107659" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin-Mariotti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Amieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Auger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01505794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.059" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.053" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342068v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001503" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393682v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.166" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998746v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.02.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Barnoush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.041" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01498591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.026" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00942952v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleksy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/289698" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677258v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chomienne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2011.00075.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantisi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30317-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746956v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.016" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495337v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.491808" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.11.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04997751v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780443133343000231" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13334-3.00023-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04884214v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/nanomechanics-for-coatings-and-engineering-surfaces/beake/978-0-443-13334-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05385111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05597253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05483396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latuner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inacio da Rosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Peth&#246;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.131817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05097924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaprakash Ramachandramoorthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Vida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tropper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05238666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ta&#239;bi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04735002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marthouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04750122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05387410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vernassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3530382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04973875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourguignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rosales-Sosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Kato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517125v7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04380253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Tsaturyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Melkonyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04171824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Guruprasad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04186045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Malkorra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalavoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Truffart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barthel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03908445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Dreano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Alnajjar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05142-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Nocairi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comp&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo N. Widmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groetsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pillonel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Farah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-021-00569-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Maarouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114422" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Robaeys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.05.031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00568-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badreddine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;vesque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141318" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03789870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Trudeau-Lalonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafrance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03788474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108789" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van Robaeys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masciantonio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139915" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chabbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2020035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L5GL9VCZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;swirth" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.098" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.11.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892779v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matts" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bensaid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valiorgue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sijobert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bergheau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.141" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411714v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107659" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin-Mariotti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Amieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Auger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Choleridis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ben-Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chern" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.048" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q96HJ8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01505794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.059" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.053" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342068v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001503" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.166" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998746v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.02.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrooz Barnoush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.041" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01498591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.026" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00942952v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleksy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/289698" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677258v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chomienne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2011.00075.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantisi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30317-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746956v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.016" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495337v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.491808" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.11.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04997751v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780443133343000231" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13334-3.00023-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04884214v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/nanomechanics-for-coatings-and-engineering-surfaces/beake/978-0-443-13334-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>